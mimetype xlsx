--- v0 (2025-11-07)
+++ v1 (2026-04-26)
@@ -14,54 +14,54 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="748">
   <si>
-    <t>Дата и час на изготвяне на справката: 07/11/2025 12:10</t>
-[...2 lines deleted...]
-    <t>Данните са актуални към: 03/05/2025</t>
+    <t>Дата и час на изготвяне на справката: 26/04/2026 12:48</t>
+  </si>
+  <si>
+    <t>Данните са актуални към: 05/01/2026</t>
   </si>
   <si>
     <t>ЕКАТТЕ</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Име на населено място</t>
   </si>
   <si>
     <t>Транслитерация</t>
   </si>
   <si>
     <t>Код на областта</t>
   </si>
   <si>
     <t>Име на областта</t>
   </si>
   <si>
     <t>Код на общината</t>
   </si>
   <si>
     <t>Име на общината</t>
   </si>