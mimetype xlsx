--- v1 (2026-04-26)
+++ v2 (2026-06-22)
@@ -14,54 +14,54 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="748">
   <si>
-    <t>Дата и час на изготвяне на справката: 26/04/2026 12:48</t>
-[...2 lines deleted...]
-    <t>Данните са актуални към: 05/01/2026</t>
+    <t>Дата и час на изготвяне на справката: 22/06/2026 20:48</t>
+  </si>
+  <si>
+    <t>Данните са актуални към: 15/05/2026</t>
   </si>
   <si>
     <t>ЕКАТТЕ</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Име на населено място</t>
   </si>
   <si>
     <t>Транслитерация</t>
   </si>
   <si>
     <t>Код на областта</t>
   </si>
   <si>
     <t>Име на областта</t>
   </si>
   <si>
     <t>Код на общината</t>
   </si>
   <si>
     <t>Име на общината</t>
   </si>
@@ -2749,51 +2749,51 @@
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" t="s">
         <v>30</v>
       </c>
       <c r="L5" t="s">
         <v>31</v>
       </c>
       <c r="M5">
         <v>3</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="O5">
         <v>8</v>
       </c>
       <c r="P5" t="s">
         <v>32</v>
       </c>
       <c r="Q5">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R5">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>34</v>
       </c>
       <c r="D6" t="s">
         <v>35</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" t="s">
         <v>25</v>
       </c>
       <c r="G6" t="s">
@@ -2805,51 +2805,51 @@
       <c r="I6" t="s">
         <v>36</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" t="s">
         <v>30</v>
       </c>
       <c r="L6" t="s">
         <v>31</v>
       </c>
       <c r="M6">
         <v>3</v>
       </c>
       <c r="N6">
         <v>6</v>
       </c>
       <c r="O6">
         <v>8</v>
       </c>
       <c r="P6" t="s">
         <v>32</v>
       </c>
       <c r="Q6">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R6">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7" t="s">
         <v>39</v>
       </c>
       <c r="E7" t="s">
         <v>40</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7" t="s">
@@ -2861,51 +2861,51 @@
       <c r="I7" t="s">
         <v>44</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" t="s">
         <v>30</v>
       </c>
       <c r="L7" t="s">
         <v>45</v>
       </c>
       <c r="M7">
         <v>3</v>
       </c>
       <c r="N7">
         <v>6</v>
       </c>
       <c r="O7">
         <v>8</v>
       </c>
       <c r="P7" t="s">
         <v>32</v>
       </c>
       <c r="Q7">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R7">
         <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8" t="s">
         <v>48</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" t="s">
@@ -2917,51 +2917,51 @@
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" t="s">
         <v>30</v>
       </c>
       <c r="L8" t="s">
         <v>31</v>
       </c>
       <c r="M8">
         <v>3</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8">
         <v>8</v>
       </c>
       <c r="P8" t="s">
         <v>32</v>
       </c>
       <c r="Q8">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R8">
         <v>91</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>51</v>
       </c>
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9" t="s">
@@ -2973,51 +2973,51 @@
       <c r="I9" t="s">
         <v>56</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" t="s">
         <v>57</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9">
         <v>3</v>
       </c>
       <c r="N9">
         <v>6</v>
       </c>
       <c r="O9">
         <v>8</v>
       </c>
       <c r="P9" t="s">
         <v>32</v>
       </c>
       <c r="Q9">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R9">
         <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" t="s">
         <v>60</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>62</v>
       </c>
       <c r="F10" t="s">
         <v>63</v>
       </c>
       <c r="G10" t="s">
@@ -3029,51 +3029,51 @@
       <c r="I10" t="s">
         <v>66</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="K10" t="s">
         <v>30</v>
       </c>
       <c r="L10" t="s">
         <v>67</v>
       </c>
       <c r="M10">
         <v>3</v>
       </c>
       <c r="N10">
         <v>8</v>
       </c>
       <c r="O10">
         <v>8</v>
       </c>
       <c r="P10" t="s">
         <v>32</v>
       </c>
       <c r="Q10">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R10">
         <v>124</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>68</v>
       </c>
       <c r="B11" t="s">
         <v>21</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" t="s">
@@ -3085,51 +3085,51 @@
       <c r="I11" t="s">
         <v>73</v>
       </c>
       <c r="J11" t="s">
         <v>29</v>
       </c>
       <c r="K11" t="s">
         <v>30</v>
       </c>
       <c r="L11" t="s">
         <v>31</v>
       </c>
       <c r="M11">
         <v>3</v>
       </c>
       <c r="N11">
         <v>5</v>
       </c>
       <c r="O11">
         <v>8</v>
       </c>
       <c r="P11" t="s">
         <v>32</v>
       </c>
       <c r="Q11">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R11">
         <v>154</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>74</v>
       </c>
       <c r="B12" t="s">
         <v>21</v>
       </c>
       <c r="C12" t="s">
         <v>75</v>
       </c>
       <c r="D12" t="s">
         <v>76</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" t="s">
@@ -3141,51 +3141,51 @@
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="K12" t="s">
         <v>30</v>
       </c>
       <c r="L12" t="s">
         <v>31</v>
       </c>
       <c r="M12">
         <v>3</v>
       </c>
       <c r="N12">
         <v>8</v>
       </c>
       <c r="O12">
         <v>8</v>
       </c>
       <c r="P12" t="s">
         <v>32</v>
       </c>
       <c r="Q12">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R12">
         <v>155</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>77</v>
       </c>
       <c r="B13" t="s">
         <v>21</v>
       </c>
       <c r="C13" t="s">
         <v>78</v>
       </c>
       <c r="D13" t="s">
         <v>79</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
       <c r="G13" t="s">
@@ -3197,51 +3197,51 @@
       <c r="I13" t="s">
         <v>82</v>
       </c>
       <c r="J13" t="s">
         <v>29</v>
       </c>
       <c r="K13" t="s">
         <v>30</v>
       </c>
       <c r="L13" t="s">
         <v>31</v>
       </c>
       <c r="M13">
         <v>3</v>
       </c>
       <c r="N13">
         <v>7</v>
       </c>
       <c r="O13">
         <v>8</v>
       </c>
       <c r="P13" t="s">
         <v>32</v>
       </c>
       <c r="Q13">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R13">
         <v>186</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>83</v>
       </c>
       <c r="B14" t="s">
         <v>21</v>
       </c>
       <c r="C14" t="s">
         <v>84</v>
       </c>
       <c r="D14" t="s">
         <v>85</v>
       </c>
       <c r="E14" t="s">
         <v>86</v>
       </c>
       <c r="F14" t="s">
         <v>87</v>
       </c>
       <c r="G14" t="s">
@@ -3253,51 +3253,51 @@
       <c r="I14" t="s">
         <v>90</v>
       </c>
       <c r="J14" t="s">
         <v>29</v>
       </c>
       <c r="K14" t="s">
         <v>57</v>
       </c>
       <c r="L14" t="s">
         <v>91</v>
       </c>
       <c r="M14">
         <v>3</v>
       </c>
       <c r="N14">
         <v>6</v>
       </c>
       <c r="O14">
         <v>8</v>
       </c>
       <c r="P14" t="s">
         <v>32</v>
       </c>
       <c r="Q14">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R14">
         <v>216</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>92</v>
       </c>
       <c r="B15" t="s">
         <v>21</v>
       </c>
       <c r="C15" t="s">
         <v>93</v>
       </c>
       <c r="D15" t="s">
         <v>94</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
       <c r="G15" t="s">
@@ -3309,51 +3309,51 @@
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>29</v>
       </c>
       <c r="K15" t="s">
         <v>30</v>
       </c>
       <c r="L15" t="s">
         <v>31</v>
       </c>
       <c r="M15">
         <v>3</v>
       </c>
       <c r="N15">
         <v>8</v>
       </c>
       <c r="O15">
         <v>8</v>
       </c>
       <c r="P15" t="s">
         <v>32</v>
       </c>
       <c r="Q15">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R15">
         <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>95</v>
       </c>
       <c r="B16" t="s">
         <v>21</v>
       </c>
       <c r="C16" t="s">
         <v>96</v>
       </c>
       <c r="D16" t="s">
         <v>97</v>
       </c>
       <c r="E16" t="s">
         <v>98</v>
       </c>
       <c r="F16" t="s">
         <v>99</v>
       </c>
       <c r="G16" t="s">
@@ -3365,51 +3365,51 @@
       <c r="I16" t="s">
         <v>102</v>
       </c>
       <c r="J16" t="s">
         <v>29</v>
       </c>
       <c r="K16" t="s">
         <v>57</v>
       </c>
       <c r="L16" t="s">
         <v>103</v>
       </c>
       <c r="M16">
         <v>3</v>
       </c>
       <c r="N16">
         <v>8</v>
       </c>
       <c r="O16">
         <v>8</v>
       </c>
       <c r="P16" t="s">
         <v>32</v>
       </c>
       <c r="Q16">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R16">
         <v>301</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>104</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
       <c r="C17" t="s">
         <v>105</v>
       </c>
       <c r="D17" t="s">
         <v>106</v>
       </c>
       <c r="E17" t="s">
         <v>98</v>
       </c>
       <c r="F17" t="s">
         <v>99</v>
       </c>
       <c r="G17" t="s">
@@ -3421,51 +3421,51 @@
       <c r="I17" t="s">
         <v>102</v>
       </c>
       <c r="J17" t="s">
         <v>29</v>
       </c>
       <c r="K17" t="s">
         <v>57</v>
       </c>
       <c r="L17" t="s">
         <v>103</v>
       </c>
       <c r="M17">
         <v>3</v>
       </c>
       <c r="N17">
         <v>8</v>
       </c>
       <c r="O17">
         <v>8</v>
       </c>
       <c r="P17" t="s">
         <v>32</v>
       </c>
       <c r="Q17">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R17">
         <v>317</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>107</v>
       </c>
       <c r="B18" t="s">
         <v>21</v>
       </c>
       <c r="C18" t="s">
         <v>108</v>
       </c>
       <c r="D18" t="s">
         <v>109</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" t="s">
         <v>25</v>
       </c>
       <c r="G18" t="s">
@@ -3477,51 +3477,51 @@
       <c r="I18" t="s">
         <v>112</v>
       </c>
       <c r="J18" t="s">
         <v>29</v>
       </c>
       <c r="K18" t="s">
         <v>30</v>
       </c>
       <c r="L18" t="s">
         <v>31</v>
       </c>
       <c r="M18">
         <v>3</v>
       </c>
       <c r="N18">
         <v>7</v>
       </c>
       <c r="O18">
         <v>8</v>
       </c>
       <c r="P18" t="s">
         <v>32</v>
       </c>
       <c r="Q18">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R18">
         <v>345</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>113</v>
       </c>
       <c r="B19" t="s">
         <v>21</v>
       </c>
       <c r="C19" t="s">
         <v>114</v>
       </c>
       <c r="D19" t="s">
         <v>115</v>
       </c>
       <c r="E19" t="s">
         <v>62</v>
       </c>
       <c r="F19" t="s">
         <v>63</v>
       </c>
       <c r="G19" t="s">
@@ -3533,51 +3533,51 @@
       <c r="I19" t="s">
         <v>118</v>
       </c>
       <c r="J19" t="s">
         <v>29</v>
       </c>
       <c r="K19" t="s">
         <v>30</v>
       </c>
       <c r="L19" t="s">
         <v>67</v>
       </c>
       <c r="M19">
         <v>3</v>
       </c>
       <c r="N19">
         <v>8</v>
       </c>
       <c r="O19">
         <v>8</v>
       </c>
       <c r="P19" t="s">
         <v>32</v>
       </c>
       <c r="Q19">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R19">
         <v>374</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>119</v>
       </c>
       <c r="B20" t="s">
         <v>21</v>
       </c>
       <c r="C20" t="s">
         <v>120</v>
       </c>
       <c r="D20" t="s">
         <v>121</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>25</v>
       </c>
       <c r="G20" t="s">
@@ -3589,51 +3589,51 @@
       <c r="I20" t="s">
         <v>123</v>
       </c>
       <c r="J20" t="s">
         <v>29</v>
       </c>
       <c r="K20" t="s">
         <v>30</v>
       </c>
       <c r="L20" t="s">
         <v>31</v>
       </c>
       <c r="M20">
         <v>3</v>
       </c>
       <c r="N20">
         <v>5</v>
       </c>
       <c r="O20">
         <v>8</v>
       </c>
       <c r="P20" t="s">
         <v>32</v>
       </c>
       <c r="Q20">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R20">
         <v>403</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>124</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>125</v>
       </c>
       <c r="D21" t="s">
         <v>126</v>
       </c>
       <c r="E21" t="s">
         <v>62</v>
       </c>
       <c r="F21" t="s">
         <v>63</v>
       </c>
       <c r="G21" t="s">
@@ -3645,51 +3645,51 @@
       <c r="I21" t="s">
         <v>66</v>
       </c>
       <c r="J21" t="s">
         <v>29</v>
       </c>
       <c r="K21" t="s">
         <v>30</v>
       </c>
       <c r="L21" t="s">
         <v>67</v>
       </c>
       <c r="M21">
         <v>3</v>
       </c>
       <c r="N21">
         <v>8</v>
       </c>
       <c r="O21">
         <v>8</v>
       </c>
       <c r="P21" t="s">
         <v>32</v>
       </c>
       <c r="Q21">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R21">
         <v>419</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>127</v>
       </c>
       <c r="B22" t="s">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>128</v>
       </c>
       <c r="D22" t="s">
         <v>129</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
         <v>25</v>
       </c>
       <c r="G22" t="s">
@@ -3701,51 +3701,51 @@
       <c r="I22" t="s">
         <v>132</v>
       </c>
       <c r="J22" t="s">
         <v>29</v>
       </c>
       <c r="K22" t="s">
         <v>30</v>
       </c>
       <c r="L22" t="s">
         <v>31</v>
       </c>
       <c r="M22">
         <v>3</v>
       </c>
       <c r="N22">
         <v>8</v>
       </c>
       <c r="O22">
         <v>8</v>
       </c>
       <c r="P22" t="s">
         <v>32</v>
       </c>
       <c r="Q22">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R22">
         <v>430</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>133</v>
       </c>
       <c r="B23" t="s">
         <v>21</v>
       </c>
       <c r="C23" t="s">
         <v>134</v>
       </c>
       <c r="D23" t="s">
         <v>135</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>25</v>
       </c>
       <c r="G23" t="s">
@@ -3757,51 +3757,51 @@
       <c r="I23" t="s">
         <v>138</v>
       </c>
       <c r="J23" t="s">
         <v>29</v>
       </c>
       <c r="K23" t="s">
         <v>30</v>
       </c>
       <c r="L23" t="s">
         <v>31</v>
       </c>
       <c r="M23">
         <v>3</v>
       </c>
       <c r="N23">
         <v>8</v>
       </c>
       <c r="O23">
         <v>8</v>
       </c>
       <c r="P23" t="s">
         <v>32</v>
       </c>
       <c r="Q23">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R23">
         <v>478</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>139</v>
       </c>
       <c r="B24" t="s">
         <v>21</v>
       </c>
       <c r="C24" t="s">
         <v>140</v>
       </c>
       <c r="D24" t="s">
         <v>141</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" t="s">
         <v>25</v>
       </c>
       <c r="G24" t="s">
@@ -3813,51 +3813,51 @@
       <c r="I24" t="s">
         <v>142</v>
       </c>
       <c r="J24" t="s">
         <v>29</v>
       </c>
       <c r="K24" t="s">
         <v>30</v>
       </c>
       <c r="L24" t="s">
         <v>31</v>
       </c>
       <c r="M24">
         <v>3</v>
       </c>
       <c r="N24">
         <v>6</v>
       </c>
       <c r="O24">
         <v>8</v>
       </c>
       <c r="P24" t="s">
         <v>32</v>
       </c>
       <c r="Q24">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R24">
         <v>479</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>143</v>
       </c>
       <c r="B25" t="s">
         <v>21</v>
       </c>
       <c r="C25" t="s">
         <v>144</v>
       </c>
       <c r="D25" t="s">
         <v>145</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" t="s">
         <v>25</v>
       </c>
       <c r="G25" t="s">
@@ -3869,51 +3869,51 @@
       <c r="I25" t="s">
         <v>146</v>
       </c>
       <c r="J25" t="s">
         <v>29</v>
       </c>
       <c r="K25" t="s">
         <v>30</v>
       </c>
       <c r="L25" t="s">
         <v>31</v>
       </c>
       <c r="M25">
         <v>3</v>
       </c>
       <c r="N25">
         <v>6</v>
       </c>
       <c r="O25">
         <v>8</v>
       </c>
       <c r="P25" t="s">
         <v>32</v>
       </c>
       <c r="Q25">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R25">
         <v>518</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>147</v>
       </c>
       <c r="B26" t="s">
         <v>21</v>
       </c>
       <c r="C26" t="s">
         <v>148</v>
       </c>
       <c r="D26" t="s">
         <v>149</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" t="s">
         <v>25</v>
       </c>
       <c r="G26" t="s">
@@ -3925,51 +3925,51 @@
       <c r="I26" t="s">
         <v>150</v>
       </c>
       <c r="J26" t="s">
         <v>29</v>
       </c>
       <c r="K26" t="s">
         <v>30</v>
       </c>
       <c r="L26" t="s">
         <v>31</v>
       </c>
       <c r="M26">
         <v>3</v>
       </c>
       <c r="N26">
         <v>6</v>
       </c>
       <c r="O26">
         <v>8</v>
       </c>
       <c r="P26" t="s">
         <v>32</v>
       </c>
       <c r="Q26">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R26">
         <v>532</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>151</v>
       </c>
       <c r="B27" t="s">
         <v>21</v>
       </c>
       <c r="C27" t="s">
         <v>152</v>
       </c>
       <c r="D27" t="s">
         <v>153</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" t="s">
         <v>25</v>
       </c>
       <c r="G27" t="s">
@@ -3981,51 +3981,51 @@
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>29</v>
       </c>
       <c r="K27" t="s">
         <v>30</v>
       </c>
       <c r="L27" t="s">
         <v>31</v>
       </c>
       <c r="M27">
         <v>3</v>
       </c>
       <c r="N27">
         <v>8</v>
       </c>
       <c r="O27">
         <v>8</v>
       </c>
       <c r="P27" t="s">
         <v>32</v>
       </c>
       <c r="Q27">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R27">
         <v>537</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>154</v>
       </c>
       <c r="B28" t="s">
         <v>21</v>
       </c>
       <c r="C28" t="s">
         <v>155</v>
       </c>
       <c r="D28" t="s">
         <v>156</v>
       </c>
       <c r="E28" t="s">
         <v>98</v>
       </c>
       <c r="F28" t="s">
         <v>99</v>
       </c>
       <c r="G28" t="s">
@@ -4037,51 +4037,51 @@
       <c r="I28" t="s">
         <v>102</v>
       </c>
       <c r="J28" t="s">
         <v>29</v>
       </c>
       <c r="K28" t="s">
         <v>57</v>
       </c>
       <c r="L28" t="s">
         <v>103</v>
       </c>
       <c r="M28">
         <v>3</v>
       </c>
       <c r="N28">
         <v>8</v>
       </c>
       <c r="O28">
         <v>8</v>
       </c>
       <c r="P28" t="s">
         <v>32</v>
       </c>
       <c r="Q28">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R28">
         <v>549</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>157</v>
       </c>
       <c r="B29" t="s">
         <v>21</v>
       </c>
       <c r="C29" t="s">
         <v>158</v>
       </c>
       <c r="D29" t="s">
         <v>159</v>
       </c>
       <c r="E29" t="s">
         <v>86</v>
       </c>
       <c r="F29" t="s">
         <v>87</v>
       </c>
       <c r="G29" t="s">
@@ -4093,51 +4093,51 @@
       <c r="I29" t="s">
         <v>162</v>
       </c>
       <c r="J29" t="s">
         <v>29</v>
       </c>
       <c r="K29" t="s">
         <v>57</v>
       </c>
       <c r="L29" t="s">
         <v>91</v>
       </c>
       <c r="M29">
         <v>3</v>
       </c>
       <c r="N29">
         <v>8</v>
       </c>
       <c r="O29">
         <v>8</v>
       </c>
       <c r="P29" t="s">
         <v>32</v>
       </c>
       <c r="Q29">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R29">
         <v>587</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>163</v>
       </c>
       <c r="B30" t="s">
         <v>21</v>
       </c>
       <c r="C30" t="s">
         <v>164</v>
       </c>
       <c r="D30" t="s">
         <v>165</v>
       </c>
       <c r="E30" t="s">
         <v>40</v>
       </c>
       <c r="F30" t="s">
         <v>41</v>
       </c>
       <c r="G30" t="s">
@@ -4149,51 +4149,51 @@
       <c r="I30" t="s">
         <v>166</v>
       </c>
       <c r="J30" t="s">
         <v>29</v>
       </c>
       <c r="K30" t="s">
         <v>30</v>
       </c>
       <c r="L30" t="s">
         <v>45</v>
       </c>
       <c r="M30">
         <v>3</v>
       </c>
       <c r="N30">
         <v>7</v>
       </c>
       <c r="O30">
         <v>8</v>
       </c>
       <c r="P30" t="s">
         <v>32</v>
       </c>
       <c r="Q30">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R30">
         <v>624</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>167</v>
       </c>
       <c r="B31" t="s">
         <v>21</v>
       </c>
       <c r="C31" t="s">
         <v>168</v>
       </c>
       <c r="D31" t="s">
         <v>169</v>
       </c>
       <c r="E31" t="s">
         <v>40</v>
       </c>
       <c r="F31" t="s">
         <v>41</v>
       </c>
       <c r="G31" t="s">
@@ -4205,51 +4205,51 @@
       <c r="I31" t="s">
         <v>170</v>
       </c>
       <c r="J31" t="s">
         <v>29</v>
       </c>
       <c r="K31" t="s">
         <v>30</v>
       </c>
       <c r="L31" t="s">
         <v>45</v>
       </c>
       <c r="M31">
         <v>3</v>
       </c>
       <c r="N31">
         <v>8</v>
       </c>
       <c r="O31">
         <v>8</v>
       </c>
       <c r="P31" t="s">
         <v>32</v>
       </c>
       <c r="Q31">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R31">
         <v>625</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>171</v>
       </c>
       <c r="B32" t="s">
         <v>21</v>
       </c>
       <c r="C32" t="s">
         <v>172</v>
       </c>
       <c r="D32" t="s">
         <v>173</v>
       </c>
       <c r="E32" t="s">
         <v>40</v>
       </c>
       <c r="F32" t="s">
         <v>41</v>
       </c>
       <c r="G32" t="s">
@@ -4261,51 +4261,51 @@
       <c r="I32" t="s">
         <v>174</v>
       </c>
       <c r="J32" t="s">
         <v>29</v>
       </c>
       <c r="K32" t="s">
         <v>30</v>
       </c>
       <c r="L32" t="s">
         <v>45</v>
       </c>
       <c r="M32">
         <v>3</v>
       </c>
       <c r="N32">
         <v>7</v>
       </c>
       <c r="O32">
         <v>8</v>
       </c>
       <c r="P32" t="s">
         <v>32</v>
       </c>
       <c r="Q32">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R32">
         <v>626</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>175</v>
       </c>
       <c r="B33" t="s">
         <v>21</v>
       </c>
       <c r="C33" t="s">
         <v>176</v>
       </c>
       <c r="D33" t="s">
         <v>177</v>
       </c>
       <c r="E33" t="s">
         <v>62</v>
       </c>
       <c r="F33" t="s">
         <v>63</v>
       </c>
       <c r="G33" t="s">
@@ -4317,51 +4317,51 @@
       <c r="I33" t="s">
         <v>180</v>
       </c>
       <c r="J33" t="s">
         <v>29</v>
       </c>
       <c r="K33" t="s">
         <v>30</v>
       </c>
       <c r="L33" t="s">
         <v>67</v>
       </c>
       <c r="M33">
         <v>3</v>
       </c>
       <c r="N33">
         <v>8</v>
       </c>
       <c r="O33">
         <v>8</v>
       </c>
       <c r="P33" t="s">
         <v>32</v>
       </c>
       <c r="Q33">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R33">
         <v>627</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>10046</v>
       </c>
       <c r="B34" t="s">
         <v>21</v>
       </c>
       <c r="C34" t="s">
         <v>181</v>
       </c>
       <c r="D34" t="s">
         <v>182</v>
       </c>
       <c r="E34" t="s">
         <v>52</v>
       </c>
       <c r="F34" t="s">
         <v>53</v>
       </c>
       <c r="G34" t="s">
@@ -4373,51 +4373,51 @@
       <c r="I34" t="s">
         <v>185</v>
       </c>
       <c r="J34" t="s">
         <v>29</v>
       </c>
       <c r="K34" t="s">
         <v>57</v>
       </c>
       <c r="L34" t="s">
         <v>58</v>
       </c>
       <c r="M34">
         <v>3</v>
       </c>
       <c r="N34">
         <v>6</v>
       </c>
       <c r="O34">
         <v>8</v>
       </c>
       <c r="P34" t="s">
         <v>32</v>
       </c>
       <c r="Q34">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R34">
         <v>638</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>11048</v>
       </c>
       <c r="B35" t="s">
         <v>21</v>
       </c>
       <c r="C35" t="s">
         <v>186</v>
       </c>
       <c r="D35" t="s">
         <v>187</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" t="s">
         <v>25</v>
       </c>
       <c r="G35" t="s">
@@ -4429,51 +4429,51 @@
       <c r="I35" t="s">
         <v>188</v>
       </c>
       <c r="J35" t="s">
         <v>29</v>
       </c>
       <c r="K35" t="s">
         <v>30</v>
       </c>
       <c r="L35" t="s">
         <v>31</v>
       </c>
       <c r="M35">
         <v>3</v>
       </c>
       <c r="N35">
         <v>7</v>
       </c>
       <c r="O35">
         <v>8</v>
       </c>
       <c r="P35" t="s">
         <v>32</v>
       </c>
       <c r="Q35">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R35">
         <v>731</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>11604</v>
       </c>
       <c r="B36" t="s">
         <v>21</v>
       </c>
       <c r="C36" t="s">
         <v>189</v>
       </c>
       <c r="D36" t="s">
         <v>190</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" t="s">
         <v>25</v>
       </c>
       <c r="G36" t="s">
@@ -4485,51 +4485,51 @@
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>29</v>
       </c>
       <c r="K36" t="s">
         <v>30</v>
       </c>
       <c r="L36" t="s">
         <v>31</v>
       </c>
       <c r="M36">
         <v>3</v>
       </c>
       <c r="N36">
         <v>8</v>
       </c>
       <c r="O36">
         <v>8</v>
       </c>
       <c r="P36" t="s">
         <v>32</v>
       </c>
       <c r="Q36">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R36">
         <v>783</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>11733</v>
       </c>
       <c r="B37" t="s">
         <v>21</v>
       </c>
       <c r="C37" t="s">
         <v>191</v>
       </c>
       <c r="D37" t="s">
         <v>192</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" t="s">
         <v>25</v>
       </c>
       <c r="G37" t="s">
@@ -4541,51 +4541,51 @@
       <c r="I37" t="s">
         <v>193</v>
       </c>
       <c r="J37" t="s">
         <v>29</v>
       </c>
       <c r="K37" t="s">
         <v>30</v>
       </c>
       <c r="L37" t="s">
         <v>31</v>
       </c>
       <c r="M37">
         <v>3</v>
       </c>
       <c r="N37">
         <v>8</v>
       </c>
       <c r="O37">
         <v>8</v>
       </c>
       <c r="P37" t="s">
         <v>32</v>
       </c>
       <c r="Q37">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R37">
         <v>795</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>12334</v>
       </c>
       <c r="B38" t="s">
         <v>21</v>
       </c>
       <c r="C38" t="s">
         <v>194</v>
       </c>
       <c r="D38" t="s">
         <v>195</v>
       </c>
       <c r="E38" t="s">
         <v>40</v>
       </c>
       <c r="F38" t="s">
         <v>41</v>
       </c>
       <c r="G38" t="s">
@@ -4597,51 +4597,51 @@
       <c r="I38" t="s">
         <v>196</v>
       </c>
       <c r="J38" t="s">
         <v>29</v>
       </c>
       <c r="K38" t="s">
         <v>30</v>
       </c>
       <c r="L38" t="s">
         <v>45</v>
       </c>
       <c r="M38">
         <v>3</v>
       </c>
       <c r="N38">
         <v>7</v>
       </c>
       <c r="O38">
         <v>8</v>
       </c>
       <c r="P38" t="s">
         <v>32</v>
       </c>
       <c r="Q38">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R38">
         <v>849</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>12807</v>
       </c>
       <c r="B39" t="s">
         <v>21</v>
       </c>
       <c r="C39" t="s">
         <v>197</v>
       </c>
       <c r="D39" t="s">
         <v>198</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>25</v>
       </c>
       <c r="G39" t="s">
@@ -4653,51 +4653,51 @@
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>29</v>
       </c>
       <c r="K39" t="s">
         <v>30</v>
       </c>
       <c r="L39" t="s">
         <v>31</v>
       </c>
       <c r="M39">
         <v>3</v>
       </c>
       <c r="N39">
         <v>8</v>
       </c>
       <c r="O39">
         <v>8</v>
       </c>
       <c r="P39" t="s">
         <v>32</v>
       </c>
       <c r="Q39">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R39">
         <v>893</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>12989</v>
       </c>
       <c r="B40" t="s">
         <v>21</v>
       </c>
       <c r="C40" t="s">
         <v>199</v>
       </c>
       <c r="D40" t="s">
         <v>200</v>
       </c>
       <c r="E40" t="s">
         <v>40</v>
       </c>
       <c r="F40" t="s">
         <v>41</v>
       </c>
       <c r="G40" t="s">
@@ -4709,51 +4709,51 @@
       <c r="I40" t="s">
         <v>201</v>
       </c>
       <c r="J40" t="s">
         <v>29</v>
       </c>
       <c r="K40" t="s">
         <v>30</v>
       </c>
       <c r="L40" t="s">
         <v>45</v>
       </c>
       <c r="M40">
         <v>3</v>
       </c>
       <c r="N40">
         <v>7</v>
       </c>
       <c r="O40">
         <v>8</v>
       </c>
       <c r="P40" t="s">
         <v>32</v>
       </c>
       <c r="Q40">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R40">
         <v>907</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>12992</v>
       </c>
       <c r="B41" t="s">
         <v>21</v>
       </c>
       <c r="C41" t="s">
         <v>202</v>
       </c>
       <c r="D41" t="s">
         <v>203</v>
       </c>
       <c r="E41" t="s">
         <v>62</v>
       </c>
       <c r="F41" t="s">
         <v>63</v>
       </c>
       <c r="G41" t="s">
@@ -4765,51 +4765,51 @@
       <c r="I41" t="s">
         <v>180</v>
       </c>
       <c r="J41" t="s">
         <v>29</v>
       </c>
       <c r="K41" t="s">
         <v>30</v>
       </c>
       <c r="L41" t="s">
         <v>67</v>
       </c>
       <c r="M41">
         <v>3</v>
       </c>
       <c r="N41">
         <v>8</v>
       </c>
       <c r="O41">
         <v>8</v>
       </c>
       <c r="P41" t="s">
         <v>32</v>
       </c>
       <c r="Q41">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R41">
         <v>908</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>14115</v>
       </c>
       <c r="B42" t="s">
         <v>21</v>
       </c>
       <c r="C42" t="s">
         <v>204</v>
       </c>
       <c r="D42" t="s">
         <v>205</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>25</v>
       </c>
       <c r="G42" t="s">
@@ -4821,51 +4821,51 @@
       <c r="I42" t="s">
         <v>208</v>
       </c>
       <c r="J42" t="s">
         <v>29</v>
       </c>
       <c r="K42" t="s">
         <v>30</v>
       </c>
       <c r="L42" t="s">
         <v>31</v>
       </c>
       <c r="M42">
         <v>3</v>
       </c>
       <c r="N42">
         <v>8</v>
       </c>
       <c r="O42">
         <v>8</v>
       </c>
       <c r="P42" t="s">
         <v>32</v>
       </c>
       <c r="Q42">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R42">
         <v>921</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>14129</v>
       </c>
       <c r="B43" t="s">
         <v>21</v>
       </c>
       <c r="C43" t="s">
         <v>209</v>
       </c>
       <c r="D43" t="s">
         <v>210</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" t="s">
         <v>25</v>
       </c>
       <c r="G43" t="s">
@@ -4877,51 +4877,51 @@
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>29</v>
       </c>
       <c r="K43" t="s">
         <v>30</v>
       </c>
       <c r="L43" t="s">
         <v>31</v>
       </c>
       <c r="M43">
         <v>3</v>
       </c>
       <c r="N43">
         <v>8</v>
       </c>
       <c r="O43">
         <v>8</v>
       </c>
       <c r="P43" t="s">
         <v>32</v>
       </c>
       <c r="Q43">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R43">
         <v>922</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>14194</v>
       </c>
       <c r="B44" t="s">
         <v>21</v>
       </c>
       <c r="C44" t="s">
         <v>211</v>
       </c>
       <c r="D44" t="s">
         <v>212</v>
       </c>
       <c r="E44" t="s">
         <v>86</v>
       </c>
       <c r="F44" t="s">
         <v>87</v>
       </c>
       <c r="G44" t="s">
@@ -4933,51 +4933,51 @@
       <c r="I44" t="s">
         <v>215</v>
       </c>
       <c r="J44" t="s">
         <v>29</v>
       </c>
       <c r="K44" t="s">
         <v>57</v>
       </c>
       <c r="L44" t="s">
         <v>91</v>
       </c>
       <c r="M44">
         <v>3</v>
       </c>
       <c r="N44">
         <v>7</v>
       </c>
       <c r="O44">
         <v>8</v>
       </c>
       <c r="P44" t="s">
         <v>32</v>
       </c>
       <c r="Q44">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R44">
         <v>927</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>14221</v>
       </c>
       <c r="B45" t="s">
         <v>21</v>
       </c>
       <c r="C45" t="s">
         <v>216</v>
       </c>
       <c r="D45" t="s">
         <v>217</v>
       </c>
       <c r="E45" t="s">
         <v>218</v>
       </c>
       <c r="F45" t="s">
         <v>219</v>
       </c>
       <c r="G45" t="s">
@@ -4989,51 +4989,51 @@
       <c r="I45" t="s">
         <v>222</v>
       </c>
       <c r="J45" t="s">
         <v>29</v>
       </c>
       <c r="K45" t="s">
         <v>30</v>
       </c>
       <c r="L45" t="s">
         <v>223</v>
       </c>
       <c r="M45">
         <v>3</v>
       </c>
       <c r="N45">
         <v>6</v>
       </c>
       <c r="O45">
         <v>8</v>
       </c>
       <c r="P45" t="s">
         <v>32</v>
       </c>
       <c r="Q45">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R45">
         <v>930</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>14605</v>
       </c>
       <c r="B46" t="s">
         <v>21</v>
       </c>
       <c r="C46" t="s">
         <v>224</v>
       </c>
       <c r="D46" t="s">
         <v>225</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" t="s">
         <v>25</v>
       </c>
       <c r="G46" t="s">
@@ -5045,51 +5045,51 @@
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>29</v>
       </c>
       <c r="K46" t="s">
         <v>30</v>
       </c>
       <c r="L46" t="s">
         <v>31</v>
       </c>
       <c r="M46">
         <v>3</v>
       </c>
       <c r="N46">
         <v>8</v>
       </c>
       <c r="O46">
         <v>8</v>
       </c>
       <c r="P46" t="s">
         <v>32</v>
       </c>
       <c r="Q46">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R46">
         <v>962</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>14903</v>
       </c>
       <c r="B47" t="s">
         <v>21</v>
       </c>
       <c r="C47" t="s">
         <v>226</v>
       </c>
       <c r="D47" t="s">
         <v>227</v>
       </c>
       <c r="E47" t="s">
         <v>86</v>
       </c>
       <c r="F47" t="s">
         <v>87</v>
       </c>
       <c r="G47" t="s">
@@ -5101,51 +5101,51 @@
       <c r="I47" t="s">
         <v>230</v>
       </c>
       <c r="J47" t="s">
         <v>29</v>
       </c>
       <c r="K47" t="s">
         <v>57</v>
       </c>
       <c r="L47" t="s">
         <v>91</v>
       </c>
       <c r="M47">
         <v>3</v>
       </c>
       <c r="N47">
         <v>6</v>
       </c>
       <c r="O47">
         <v>8</v>
       </c>
       <c r="P47" t="s">
         <v>32</v>
       </c>
       <c r="Q47">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R47">
         <v>986</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>15117</v>
       </c>
       <c r="B48" t="s">
         <v>21</v>
       </c>
       <c r="C48" t="s">
         <v>231</v>
       </c>
       <c r="D48" t="s">
         <v>232</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" t="s">
         <v>25</v>
       </c>
       <c r="G48" t="s">
@@ -5157,51 +5157,51 @@
       <c r="I48" t="s">
         <v>132</v>
       </c>
       <c r="J48" t="s">
         <v>29</v>
       </c>
       <c r="K48" t="s">
         <v>30</v>
       </c>
       <c r="L48" t="s">
         <v>31</v>
       </c>
       <c r="M48">
         <v>3</v>
       </c>
       <c r="N48">
         <v>8</v>
       </c>
       <c r="O48">
         <v>8</v>
       </c>
       <c r="P48" t="s">
         <v>32</v>
       </c>
       <c r="Q48">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R48">
         <v>1005</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>15285</v>
       </c>
       <c r="B49" t="s">
         <v>21</v>
       </c>
       <c r="C49" t="s">
         <v>233</v>
       </c>
       <c r="D49" t="s">
         <v>234</v>
       </c>
       <c r="E49" t="s">
         <v>86</v>
       </c>
       <c r="F49" t="s">
         <v>87</v>
       </c>
       <c r="G49" t="s">
@@ -5213,51 +5213,51 @@
       <c r="I49" t="s">
         <v>235</v>
       </c>
       <c r="J49" t="s">
         <v>29</v>
       </c>
       <c r="K49" t="s">
         <v>57</v>
       </c>
       <c r="L49" t="s">
         <v>91</v>
       </c>
       <c r="M49">
         <v>3</v>
       </c>
       <c r="N49">
         <v>5</v>
       </c>
       <c r="O49">
         <v>8</v>
       </c>
       <c r="P49" t="s">
         <v>32</v>
       </c>
       <c r="Q49">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R49">
         <v>1021</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>15343</v>
       </c>
       <c r="B50" t="s">
         <v>21</v>
       </c>
       <c r="C50" t="s">
         <v>236</v>
       </c>
       <c r="D50" t="s">
         <v>237</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" t="s">
         <v>25</v>
       </c>
       <c r="G50" t="s">
@@ -5269,51 +5269,51 @@
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>29</v>
       </c>
       <c r="K50" t="s">
         <v>30</v>
       </c>
       <c r="L50" t="s">
         <v>31</v>
       </c>
       <c r="M50">
         <v>3</v>
       </c>
       <c r="N50">
         <v>8</v>
       </c>
       <c r="O50">
         <v>8</v>
       </c>
       <c r="P50" t="s">
         <v>32</v>
       </c>
       <c r="Q50">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R50">
         <v>1027</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>15638</v>
       </c>
       <c r="B51" t="s">
         <v>21</v>
       </c>
       <c r="C51" t="s">
         <v>238</v>
       </c>
       <c r="D51" t="s">
         <v>239</v>
       </c>
       <c r="E51" t="s">
         <v>52</v>
       </c>
       <c r="F51" t="s">
         <v>53</v>
       </c>
       <c r="G51" t="s">
@@ -5325,51 +5325,51 @@
       <c r="I51" t="s">
         <v>240</v>
       </c>
       <c r="J51" t="s">
         <v>29</v>
       </c>
       <c r="K51" t="s">
         <v>57</v>
       </c>
       <c r="L51" t="s">
         <v>58</v>
       </c>
       <c r="M51">
         <v>3</v>
       </c>
       <c r="N51">
         <v>8</v>
       </c>
       <c r="O51">
         <v>8</v>
       </c>
       <c r="P51" t="s">
         <v>32</v>
       </c>
       <c r="Q51">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R51">
         <v>1052</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>16331</v>
       </c>
       <c r="B52" t="s">
         <v>21</v>
       </c>
       <c r="C52" t="s">
         <v>241</v>
       </c>
       <c r="D52" t="s">
         <v>242</v>
       </c>
       <c r="E52" t="s">
         <v>243</v>
       </c>
       <c r="F52" t="s">
         <v>244</v>
       </c>
       <c r="G52" t="s">
@@ -5381,51 +5381,51 @@
       <c r="I52" t="s">
         <v>247</v>
       </c>
       <c r="J52" t="s">
         <v>29</v>
       </c>
       <c r="K52" t="s">
         <v>57</v>
       </c>
       <c r="L52" t="s">
         <v>248</v>
       </c>
       <c r="M52">
         <v>3</v>
       </c>
       <c r="N52">
         <v>8</v>
       </c>
       <c r="O52">
         <v>8</v>
       </c>
       <c r="P52" t="s">
         <v>32</v>
       </c>
       <c r="Q52">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R52">
         <v>1118</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>16554</v>
       </c>
       <c r="B53" t="s">
         <v>21</v>
       </c>
       <c r="C53" t="s">
         <v>249</v>
       </c>
       <c r="D53" t="s">
         <v>250</v>
       </c>
       <c r="E53" t="s">
         <v>98</v>
       </c>
       <c r="F53" t="s">
         <v>99</v>
       </c>
       <c r="G53" t="s">
@@ -5437,51 +5437,51 @@
       <c r="I53" t="s">
         <v>253</v>
       </c>
       <c r="J53" t="s">
         <v>29</v>
       </c>
       <c r="K53" t="s">
         <v>57</v>
       </c>
       <c r="L53" t="s">
         <v>103</v>
       </c>
       <c r="M53">
         <v>3</v>
       </c>
       <c r="N53">
         <v>8</v>
       </c>
       <c r="O53">
         <v>8</v>
       </c>
       <c r="P53" t="s">
         <v>32</v>
       </c>
       <c r="Q53">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R53">
         <v>1137</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>16599</v>
       </c>
       <c r="B54" t="s">
         <v>21</v>
       </c>
       <c r="C54" t="s">
         <v>254</v>
       </c>
       <c r="D54" t="s">
         <v>255</v>
       </c>
       <c r="E54" t="s">
         <v>86</v>
       </c>
       <c r="F54" t="s">
         <v>87</v>
       </c>
       <c r="G54" t="s">
@@ -5493,51 +5493,51 @@
       <c r="I54" t="s">
         <v>256</v>
       </c>
       <c r="J54" t="s">
         <v>29</v>
       </c>
       <c r="K54" t="s">
         <v>57</v>
       </c>
       <c r="L54" t="s">
         <v>91</v>
       </c>
       <c r="M54">
         <v>3</v>
       </c>
       <c r="N54">
         <v>7</v>
       </c>
       <c r="O54">
         <v>8</v>
       </c>
       <c r="P54" t="s">
         <v>32</v>
       </c>
       <c r="Q54">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R54">
         <v>1141</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>17052</v>
       </c>
       <c r="B55" t="s">
         <v>21</v>
       </c>
       <c r="C55" t="s">
         <v>257</v>
       </c>
       <c r="D55" t="s">
         <v>258</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" t="s">
         <v>25</v>
       </c>
       <c r="G55" t="s">
@@ -5549,51 +5549,51 @@
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="J55" t="s">
         <v>29</v>
       </c>
       <c r="K55" t="s">
         <v>30</v>
       </c>
       <c r="L55" t="s">
         <v>31</v>
       </c>
       <c r="M55">
         <v>3</v>
       </c>
       <c r="N55">
         <v>8</v>
       </c>
       <c r="O55">
         <v>8</v>
       </c>
       <c r="P55" t="s">
         <v>32</v>
       </c>
       <c r="Q55">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R55">
         <v>1182</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>17631</v>
       </c>
       <c r="B56" t="s">
         <v>21</v>
       </c>
       <c r="C56" t="s">
         <v>259</v>
       </c>
       <c r="D56" t="s">
         <v>260</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" t="s">
         <v>25</v>
       </c>
       <c r="G56" t="s">
@@ -5605,51 +5605,51 @@
       <c r="I56" t="s">
         <v>261</v>
       </c>
       <c r="J56" t="s">
         <v>29</v>
       </c>
       <c r="K56" t="s">
         <v>30</v>
       </c>
       <c r="L56" t="s">
         <v>31</v>
       </c>
       <c r="M56">
         <v>3</v>
       </c>
       <c r="N56">
         <v>7</v>
       </c>
       <c r="O56">
         <v>8</v>
       </c>
       <c r="P56" t="s">
         <v>32</v>
       </c>
       <c r="Q56">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R56">
         <v>1233</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>17823</v>
       </c>
       <c r="B57" t="s">
         <v>21</v>
       </c>
       <c r="C57" t="s">
         <v>262</v>
       </c>
       <c r="D57" t="s">
         <v>263</v>
       </c>
       <c r="E57" t="s">
         <v>40</v>
       </c>
       <c r="F57" t="s">
         <v>41</v>
       </c>
       <c r="G57" t="s">
@@ -5661,51 +5661,51 @@
       <c r="I57" t="s">
         <v>264</v>
       </c>
       <c r="J57" t="s">
         <v>29</v>
       </c>
       <c r="K57" t="s">
         <v>30</v>
       </c>
       <c r="L57" t="s">
         <v>45</v>
       </c>
       <c r="M57">
         <v>3</v>
       </c>
       <c r="N57">
         <v>5</v>
       </c>
       <c r="O57">
         <v>8</v>
       </c>
       <c r="P57" t="s">
         <v>32</v>
       </c>
       <c r="Q57">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R57">
         <v>1250</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>17837</v>
       </c>
       <c r="B58" t="s">
         <v>21</v>
       </c>
       <c r="C58" t="s">
         <v>265</v>
       </c>
       <c r="D58" t="s">
         <v>266</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" t="s">
         <v>25</v>
       </c>
       <c r="G58" t="s">
@@ -5717,51 +5717,51 @@
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="J58" t="s">
         <v>29</v>
       </c>
       <c r="K58" t="s">
         <v>30</v>
       </c>
       <c r="L58" t="s">
         <v>31</v>
       </c>
       <c r="M58">
         <v>3</v>
       </c>
       <c r="N58">
         <v>8</v>
       </c>
       <c r="O58">
         <v>8</v>
       </c>
       <c r="P58" t="s">
         <v>32</v>
       </c>
       <c r="Q58">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R58">
         <v>1251</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
         <v>18037</v>
       </c>
       <c r="B59" t="s">
         <v>21</v>
       </c>
       <c r="C59" t="s">
         <v>267</v>
       </c>
       <c r="D59" t="s">
         <v>268</v>
       </c>
       <c r="E59" t="s">
         <v>86</v>
       </c>
       <c r="F59" t="s">
         <v>87</v>
       </c>
       <c r="G59" t="s">
@@ -5773,51 +5773,51 @@
       <c r="I59" t="s">
         <v>269</v>
       </c>
       <c r="J59" t="s">
         <v>29</v>
       </c>
       <c r="K59" t="s">
         <v>57</v>
       </c>
       <c r="L59" t="s">
         <v>91</v>
       </c>
       <c r="M59">
         <v>3</v>
       </c>
       <c r="N59">
         <v>8</v>
       </c>
       <c r="O59">
         <v>8</v>
       </c>
       <c r="P59" t="s">
         <v>32</v>
       </c>
       <c r="Q59">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R59">
         <v>1267</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
         <v>18040</v>
       </c>
       <c r="B60" t="s">
         <v>21</v>
       </c>
       <c r="C60" t="s">
         <v>270</v>
       </c>
       <c r="D60" t="s">
         <v>271</v>
       </c>
       <c r="E60" t="s">
         <v>86</v>
       </c>
       <c r="F60" t="s">
         <v>87</v>
       </c>
       <c r="G60" t="s">
@@ -5829,51 +5829,51 @@
       <c r="I60" t="s">
         <v>272</v>
       </c>
       <c r="J60" t="s">
         <v>29</v>
       </c>
       <c r="K60" t="s">
         <v>57</v>
       </c>
       <c r="L60" t="s">
         <v>91</v>
       </c>
       <c r="M60">
         <v>3</v>
       </c>
       <c r="N60">
         <v>8</v>
       </c>
       <c r="O60">
         <v>8</v>
       </c>
       <c r="P60" t="s">
         <v>32</v>
       </c>
       <c r="Q60">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R60">
         <v>1268</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
         <v>18068</v>
       </c>
       <c r="B61" t="s">
         <v>21</v>
       </c>
       <c r="C61" t="s">
         <v>273</v>
       </c>
       <c r="D61" t="s">
         <v>274</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" t="s">
         <v>25</v>
       </c>
       <c r="G61" t="s">
@@ -5885,51 +5885,51 @@
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
         <v>29</v>
       </c>
       <c r="K61" t="s">
         <v>30</v>
       </c>
       <c r="L61" t="s">
         <v>31</v>
       </c>
       <c r="M61">
         <v>3</v>
       </c>
       <c r="N61">
         <v>8</v>
       </c>
       <c r="O61">
         <v>8</v>
       </c>
       <c r="P61" t="s">
         <v>32</v>
       </c>
       <c r="Q61">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R61">
         <v>1270</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>18112</v>
       </c>
       <c r="B62" t="s">
         <v>21</v>
       </c>
       <c r="C62" t="s">
         <v>275</v>
       </c>
       <c r="D62" t="s">
         <v>276</v>
       </c>
       <c r="E62" t="s">
         <v>98</v>
       </c>
       <c r="F62" t="s">
         <v>99</v>
       </c>
       <c r="G62" t="s">
@@ -5941,51 +5941,51 @@
       <c r="I62" t="s">
         <v>102</v>
       </c>
       <c r="J62" t="s">
         <v>29</v>
       </c>
       <c r="K62" t="s">
         <v>57</v>
       </c>
       <c r="L62" t="s">
         <v>103</v>
       </c>
       <c r="M62">
         <v>3</v>
       </c>
       <c r="N62">
         <v>8</v>
       </c>
       <c r="O62">
         <v>8</v>
       </c>
       <c r="P62" t="s">
         <v>32</v>
       </c>
       <c r="Q62">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R62">
         <v>1275</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>18424</v>
       </c>
       <c r="B63" t="s">
         <v>21</v>
       </c>
       <c r="C63" t="s">
         <v>277</v>
       </c>
       <c r="D63" t="s">
         <v>278</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" t="s">
         <v>25</v>
       </c>
       <c r="G63" t="s">
@@ -5997,51 +5997,51 @@
       <c r="I63" t="s">
         <v>279</v>
       </c>
       <c r="J63" t="s">
         <v>29</v>
       </c>
       <c r="K63" t="s">
         <v>30</v>
       </c>
       <c r="L63" t="s">
         <v>31</v>
       </c>
       <c r="M63">
         <v>3</v>
       </c>
       <c r="N63">
         <v>6</v>
       </c>
       <c r="O63">
         <v>8</v>
       </c>
       <c r="P63" t="s">
         <v>32</v>
       </c>
       <c r="Q63">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R63">
         <v>1304</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>18455</v>
       </c>
       <c r="B64" t="s">
         <v>21</v>
       </c>
       <c r="C64" t="s">
         <v>280</v>
       </c>
       <c r="D64" t="s">
         <v>281</v>
       </c>
       <c r="E64" t="s">
         <v>98</v>
       </c>
       <c r="F64" t="s">
         <v>99</v>
       </c>
       <c r="G64" t="s">
@@ -6053,51 +6053,51 @@
       <c r="I64" t="s">
         <v>282</v>
       </c>
       <c r="J64" t="s">
         <v>29</v>
       </c>
       <c r="K64" t="s">
         <v>57</v>
       </c>
       <c r="L64" t="s">
         <v>103</v>
       </c>
       <c r="M64">
         <v>3</v>
       </c>
       <c r="N64">
         <v>6</v>
       </c>
       <c r="O64">
         <v>8</v>
       </c>
       <c r="P64" t="s">
         <v>32</v>
       </c>
       <c r="Q64">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R64">
         <v>1305</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
         <v>18513</v>
       </c>
       <c r="B65" t="s">
         <v>21</v>
       </c>
       <c r="C65" t="s">
         <v>283</v>
       </c>
       <c r="D65" t="s">
         <v>284</v>
       </c>
       <c r="E65" t="s">
         <v>40</v>
       </c>
       <c r="F65" t="s">
         <v>41</v>
       </c>
       <c r="G65" t="s">
@@ -6109,51 +6109,51 @@
       <c r="I65" t="s">
         <v>285</v>
       </c>
       <c r="J65" t="s">
         <v>29</v>
       </c>
       <c r="K65" t="s">
         <v>30</v>
       </c>
       <c r="L65" t="s">
         <v>45</v>
       </c>
       <c r="M65">
         <v>3</v>
       </c>
       <c r="N65">
         <v>7</v>
       </c>
       <c r="O65">
         <v>8</v>
       </c>
       <c r="P65" t="s">
         <v>32</v>
       </c>
       <c r="Q65">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R65">
         <v>1310</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>18527</v>
       </c>
       <c r="B66" t="s">
         <v>21</v>
       </c>
       <c r="C66" t="s">
         <v>286</v>
       </c>
       <c r="D66" t="s">
         <v>287</v>
       </c>
       <c r="E66" t="s">
         <v>40</v>
       </c>
       <c r="F66" t="s">
         <v>41</v>
       </c>
       <c r="G66" t="s">
@@ -6165,51 +6165,51 @@
       <c r="I66" t="s">
         <v>288</v>
       </c>
       <c r="J66" t="s">
         <v>29</v>
       </c>
       <c r="K66" t="s">
         <v>30</v>
       </c>
       <c r="L66" t="s">
         <v>45</v>
       </c>
       <c r="M66">
         <v>3</v>
       </c>
       <c r="N66">
         <v>7</v>
       </c>
       <c r="O66">
         <v>8</v>
       </c>
       <c r="P66" t="s">
         <v>32</v>
       </c>
       <c r="Q66">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R66">
         <v>1311</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>20033</v>
       </c>
       <c r="B67" t="s">
         <v>21</v>
       </c>
       <c r="C67" t="s">
         <v>289</v>
       </c>
       <c r="D67" t="s">
         <v>290</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" t="s">
         <v>25</v>
       </c>
       <c r="G67" t="s">
@@ -6221,51 +6221,51 @@
       <c r="I67" t="s">
         <v>291</v>
       </c>
       <c r="J67" t="s">
         <v>29</v>
       </c>
       <c r="K67" t="s">
         <v>30</v>
       </c>
       <c r="L67" t="s">
         <v>31</v>
       </c>
       <c r="M67">
         <v>3</v>
       </c>
       <c r="N67">
         <v>5</v>
       </c>
       <c r="O67">
         <v>8</v>
       </c>
       <c r="P67" t="s">
         <v>32</v>
       </c>
       <c r="Q67">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R67">
         <v>1318</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
         <v>20064</v>
       </c>
       <c r="B68" t="s">
         <v>21</v>
       </c>
       <c r="C68" t="s">
         <v>292</v>
       </c>
       <c r="D68" t="s">
         <v>293</v>
       </c>
       <c r="E68" t="s">
         <v>52</v>
       </c>
       <c r="F68" t="s">
         <v>53</v>
       </c>
       <c r="G68" t="s">
@@ -6277,51 +6277,51 @@
       <c r="I68" t="s">
         <v>294</v>
       </c>
       <c r="J68" t="s">
         <v>29</v>
       </c>
       <c r="K68" t="s">
         <v>57</v>
       </c>
       <c r="L68" t="s">
         <v>58</v>
       </c>
       <c r="M68">
         <v>3</v>
       </c>
       <c r="N68">
         <v>6</v>
       </c>
       <c r="O68">
         <v>8</v>
       </c>
       <c r="P68" t="s">
         <v>32</v>
       </c>
       <c r="Q68">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R68">
         <v>1321</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
         <v>20523</v>
       </c>
       <c r="B69" t="s">
         <v>21</v>
       </c>
       <c r="C69" t="s">
         <v>295</v>
       </c>
       <c r="D69" t="s">
         <v>296</v>
       </c>
       <c r="E69" t="s">
         <v>62</v>
       </c>
       <c r="F69" t="s">
         <v>63</v>
       </c>
       <c r="G69" t="s">
@@ -6333,51 +6333,51 @@
       <c r="I69" t="s">
         <v>118</v>
       </c>
       <c r="J69" t="s">
         <v>29</v>
       </c>
       <c r="K69" t="s">
         <v>30</v>
       </c>
       <c r="L69" t="s">
         <v>67</v>
       </c>
       <c r="M69">
         <v>3</v>
       </c>
       <c r="N69">
         <v>8</v>
       </c>
       <c r="O69">
         <v>8</v>
       </c>
       <c r="P69" t="s">
         <v>32</v>
       </c>
       <c r="Q69">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R69">
         <v>1360</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>20585</v>
       </c>
       <c r="B70" t="s">
         <v>21</v>
       </c>
       <c r="C70" t="s">
         <v>297</v>
       </c>
       <c r="D70" t="s">
         <v>298</v>
       </c>
       <c r="E70" t="s">
         <v>52</v>
       </c>
       <c r="F70" t="s">
         <v>53</v>
       </c>
       <c r="G70" t="s">
@@ -6389,51 +6389,51 @@
       <c r="I70" t="s">
         <v>301</v>
       </c>
       <c r="J70" t="s">
         <v>29</v>
       </c>
       <c r="K70" t="s">
         <v>57</v>
       </c>
       <c r="L70" t="s">
         <v>58</v>
       </c>
       <c r="M70">
         <v>3</v>
       </c>
       <c r="N70">
         <v>8</v>
       </c>
       <c r="O70">
         <v>8</v>
       </c>
       <c r="P70" t="s">
         <v>32</v>
       </c>
       <c r="Q70">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R70">
         <v>1366</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
         <v>20883</v>
       </c>
       <c r="B71" t="s">
         <v>21</v>
       </c>
       <c r="C71" t="s">
         <v>302</v>
       </c>
       <c r="D71" t="s">
         <v>303</v>
       </c>
       <c r="E71" t="s">
         <v>62</v>
       </c>
       <c r="F71" t="s">
         <v>63</v>
       </c>
       <c r="G71" t="s">
@@ -6445,51 +6445,51 @@
       <c r="I71" t="s">
         <v>66</v>
       </c>
       <c r="J71" t="s">
         <v>29</v>
       </c>
       <c r="K71" t="s">
         <v>30</v>
       </c>
       <c r="L71" t="s">
         <v>67</v>
       </c>
       <c r="M71">
         <v>3</v>
       </c>
       <c r="N71">
         <v>8</v>
       </c>
       <c r="O71">
         <v>8</v>
       </c>
       <c r="P71" t="s">
         <v>32</v>
       </c>
       <c r="Q71">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R71">
         <v>1391</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>21107</v>
       </c>
       <c r="B72" t="s">
         <v>21</v>
       </c>
       <c r="C72" t="s">
         <v>304</v>
       </c>
       <c r="D72" t="s">
         <v>305</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" t="s">
         <v>25</v>
       </c>
       <c r="G72" t="s">
@@ -6501,51 +6501,51 @@
       <c r="I72" t="s">
         <v>28</v>
       </c>
       <c r="J72" t="s">
         <v>29</v>
       </c>
       <c r="K72" t="s">
         <v>30</v>
       </c>
       <c r="L72" t="s">
         <v>31</v>
       </c>
       <c r="M72">
         <v>3</v>
       </c>
       <c r="N72">
         <v>8</v>
       </c>
       <c r="O72">
         <v>8</v>
       </c>
       <c r="P72" t="s">
         <v>32</v>
       </c>
       <c r="Q72">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R72">
         <v>1409</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>21676</v>
       </c>
       <c r="B73" t="s">
         <v>21</v>
       </c>
       <c r="C73" t="s">
         <v>306</v>
       </c>
       <c r="D73" t="s">
         <v>307</v>
       </c>
       <c r="E73" t="s">
         <v>62</v>
       </c>
       <c r="F73" t="s">
         <v>63</v>
       </c>
       <c r="G73" t="s">
@@ -6557,51 +6557,51 @@
       <c r="I73" t="s">
         <v>180</v>
       </c>
       <c r="J73" t="s">
         <v>29</v>
       </c>
       <c r="K73" t="s">
         <v>30</v>
       </c>
       <c r="L73" t="s">
         <v>67</v>
       </c>
       <c r="M73">
         <v>3</v>
       </c>
       <c r="N73">
         <v>8</v>
       </c>
       <c r="O73">
         <v>8</v>
       </c>
       <c r="P73" t="s">
         <v>32</v>
       </c>
       <c r="Q73">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R73">
         <v>1465</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
         <v>21748</v>
       </c>
       <c r="B74" t="s">
         <v>21</v>
       </c>
       <c r="C74" t="s">
         <v>308</v>
       </c>
       <c r="D74" t="s">
         <v>309</v>
       </c>
       <c r="E74" t="s">
         <v>52</v>
       </c>
       <c r="F74" t="s">
         <v>53</v>
       </c>
       <c r="G74" t="s">
@@ -6613,51 +6613,51 @@
       <c r="I74" t="s">
         <v>312</v>
       </c>
       <c r="J74" t="s">
         <v>29</v>
       </c>
       <c r="K74" t="s">
         <v>57</v>
       </c>
       <c r="L74" t="s">
         <v>58</v>
       </c>
       <c r="M74">
         <v>3</v>
       </c>
       <c r="N74">
         <v>6</v>
       </c>
       <c r="O74">
         <v>8</v>
       </c>
       <c r="P74" t="s">
         <v>32</v>
       </c>
       <c r="Q74">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R74">
         <v>1472</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
         <v>21868</v>
       </c>
       <c r="B75" t="s">
         <v>21</v>
       </c>
       <c r="C75" t="s">
         <v>313</v>
       </c>
       <c r="D75" t="s">
         <v>314</v>
       </c>
       <c r="E75" t="s">
         <v>52</v>
       </c>
       <c r="F75" t="s">
         <v>53</v>
       </c>
       <c r="G75" t="s">
@@ -6669,51 +6669,51 @@
       <c r="I75" t="s">
         <v>315</v>
       </c>
       <c r="J75" t="s">
         <v>29</v>
       </c>
       <c r="K75" t="s">
         <v>57</v>
       </c>
       <c r="L75" t="s">
         <v>58</v>
       </c>
       <c r="M75">
         <v>3</v>
       </c>
       <c r="N75">
         <v>6</v>
       </c>
       <c r="O75">
         <v>8</v>
       </c>
       <c r="P75" t="s">
         <v>32</v>
       </c>
       <c r="Q75">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R75">
         <v>1483</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
         <v>22201</v>
       </c>
       <c r="B76" t="s">
         <v>21</v>
       </c>
       <c r="C76" t="s">
         <v>316</v>
       </c>
       <c r="D76" t="s">
         <v>317</v>
       </c>
       <c r="E76" t="s">
         <v>243</v>
       </c>
       <c r="F76" t="s">
         <v>244</v>
       </c>
       <c r="G76" t="s">
@@ -6725,51 +6725,51 @@
       <c r="I76" t="s">
         <v>247</v>
       </c>
       <c r="J76" t="s">
         <v>29</v>
       </c>
       <c r="K76" t="s">
         <v>57</v>
       </c>
       <c r="L76" t="s">
         <v>248</v>
       </c>
       <c r="M76">
         <v>3</v>
       </c>
       <c r="N76">
         <v>8</v>
       </c>
       <c r="O76">
         <v>8</v>
       </c>
       <c r="P76" t="s">
         <v>32</v>
       </c>
       <c r="Q76">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R76">
         <v>1515</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
         <v>23025</v>
       </c>
       <c r="B77" t="s">
         <v>318</v>
       </c>
       <c r="C77" t="s">
         <v>72</v>
       </c>
       <c r="D77" t="s">
         <v>319</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" t="s">
         <v>25</v>
       </c>
       <c r="G77" t="s">
@@ -6781,51 +6781,51 @@
       <c r="I77" t="s">
         <v>320</v>
       </c>
       <c r="J77" t="s">
         <v>29</v>
       </c>
       <c r="K77" t="s">
         <v>30</v>
       </c>
       <c r="L77" t="s">
         <v>31</v>
       </c>
       <c r="M77">
         <v>1</v>
       </c>
       <c r="N77">
         <v>4</v>
       </c>
       <c r="O77">
         <v>8</v>
       </c>
       <c r="P77" t="s">
         <v>32</v>
       </c>
       <c r="Q77">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R77">
         <v>1592</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
         <v>23399</v>
       </c>
       <c r="B78" t="s">
         <v>21</v>
       </c>
       <c r="C78" t="s">
         <v>321</v>
       </c>
       <c r="D78" t="s">
         <v>322</v>
       </c>
       <c r="E78" t="s">
         <v>98</v>
       </c>
       <c r="F78" t="s">
         <v>99</v>
       </c>
       <c r="G78" t="s">
@@ -6837,51 +6837,51 @@
       <c r="I78" t="s">
         <v>253</v>
       </c>
       <c r="J78" t="s">
         <v>29</v>
       </c>
       <c r="K78" t="s">
         <v>57</v>
       </c>
       <c r="L78" t="s">
         <v>103</v>
       </c>
       <c r="M78">
         <v>3</v>
       </c>
       <c r="N78">
         <v>8</v>
       </c>
       <c r="O78">
         <v>8</v>
       </c>
       <c r="P78" t="s">
         <v>32</v>
       </c>
       <c r="Q78">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R78">
         <v>1624</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
         <v>23929</v>
       </c>
       <c r="B79" t="s">
         <v>21</v>
       </c>
       <c r="C79" t="s">
         <v>323</v>
       </c>
       <c r="D79" t="s">
         <v>324</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" t="s">
         <v>25</v>
       </c>
       <c r="G79" t="s">
@@ -6893,51 +6893,51 @@
       <c r="I79" t="s">
         <v>325</v>
       </c>
       <c r="J79" t="s">
         <v>29</v>
       </c>
       <c r="K79" t="s">
         <v>30</v>
       </c>
       <c r="L79" t="s">
         <v>31</v>
       </c>
       <c r="M79">
         <v>3</v>
       </c>
       <c r="N79">
         <v>8</v>
       </c>
       <c r="O79">
         <v>8</v>
       </c>
       <c r="P79" t="s">
         <v>32</v>
       </c>
       <c r="Q79">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R79">
         <v>1674</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
         <v>23950</v>
       </c>
       <c r="B80" t="s">
         <v>21</v>
       </c>
       <c r="C80" t="s">
         <v>326</v>
       </c>
       <c r="D80" t="s">
         <v>327</v>
       </c>
       <c r="E80" t="s">
         <v>62</v>
       </c>
       <c r="F80" t="s">
         <v>63</v>
       </c>
       <c r="G80" t="s">
@@ -6949,51 +6949,51 @@
       <c r="I80" t="s">
         <v>328</v>
       </c>
       <c r="J80" t="s">
         <v>29</v>
       </c>
       <c r="K80" t="s">
         <v>30</v>
       </c>
       <c r="L80" t="s">
         <v>67</v>
       </c>
       <c r="M80">
         <v>3</v>
       </c>
       <c r="N80">
         <v>7</v>
       </c>
       <c r="O80">
         <v>8</v>
       </c>
       <c r="P80" t="s">
         <v>32</v>
       </c>
       <c r="Q80">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R80">
         <v>1677</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>24325</v>
       </c>
       <c r="B81" t="s">
         <v>21</v>
       </c>
       <c r="C81" t="s">
         <v>329</v>
       </c>
       <c r="D81" t="s">
         <v>330</v>
       </c>
       <c r="E81" t="s">
         <v>40</v>
       </c>
       <c r="F81" t="s">
         <v>41</v>
       </c>
       <c r="G81" t="s">
@@ -7005,51 +7005,51 @@
       <c r="I81" t="s">
         <v>331</v>
       </c>
       <c r="J81" t="s">
         <v>29</v>
       </c>
       <c r="K81" t="s">
         <v>30</v>
       </c>
       <c r="L81" t="s">
         <v>45</v>
       </c>
       <c r="M81">
         <v>3</v>
       </c>
       <c r="N81">
         <v>7</v>
       </c>
       <c r="O81">
         <v>8</v>
       </c>
       <c r="P81" t="s">
         <v>32</v>
       </c>
       <c r="Q81">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R81">
         <v>1710</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
         <v>27262</v>
       </c>
       <c r="B82" t="s">
         <v>21</v>
       </c>
       <c r="C82" t="s">
         <v>332</v>
       </c>
       <c r="D82" t="s">
         <v>333</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" t="s">
         <v>25</v>
       </c>
       <c r="G82" t="s">
@@ -7061,51 +7061,51 @@
       <c r="I82" t="s">
         <v>334</v>
       </c>
       <c r="J82" t="s">
         <v>29</v>
       </c>
       <c r="K82" t="s">
         <v>30</v>
       </c>
       <c r="L82" t="s">
         <v>31</v>
       </c>
       <c r="M82">
         <v>3</v>
       </c>
       <c r="N82">
         <v>7</v>
       </c>
       <c r="O82">
         <v>8</v>
       </c>
       <c r="P82" t="s">
         <v>32</v>
       </c>
       <c r="Q82">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R82">
         <v>1786</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
         <v>27415</v>
       </c>
       <c r="B83" t="s">
         <v>21</v>
       </c>
       <c r="C83" t="s">
         <v>335</v>
       </c>
       <c r="D83" t="s">
         <v>336</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" t="s">
         <v>25</v>
       </c>
       <c r="G83" t="s">
@@ -7117,51 +7117,51 @@
       <c r="I83" t="s">
         <v>28</v>
       </c>
       <c r="J83" t="s">
         <v>29</v>
       </c>
       <c r="K83" t="s">
         <v>30</v>
       </c>
       <c r="L83" t="s">
         <v>31</v>
       </c>
       <c r="M83">
         <v>3</v>
       </c>
       <c r="N83">
         <v>8</v>
       </c>
       <c r="O83">
         <v>8</v>
       </c>
       <c r="P83" t="s">
         <v>32</v>
       </c>
       <c r="Q83">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R83">
         <v>1799</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
         <v>27601</v>
       </c>
       <c r="B84" t="s">
         <v>21</v>
       </c>
       <c r="C84" t="s">
         <v>337</v>
       </c>
       <c r="D84" t="s">
         <v>338</v>
       </c>
       <c r="E84" t="s">
         <v>243</v>
       </c>
       <c r="F84" t="s">
         <v>244</v>
       </c>
       <c r="G84" t="s">
@@ -7173,51 +7173,51 @@
       <c r="I84" t="s">
         <v>247</v>
       </c>
       <c r="J84" t="s">
         <v>29</v>
       </c>
       <c r="K84" t="s">
         <v>57</v>
       </c>
       <c r="L84" t="s">
         <v>248</v>
       </c>
       <c r="M84">
         <v>3</v>
       </c>
       <c r="N84">
         <v>8</v>
       </c>
       <c r="O84">
         <v>8</v>
       </c>
       <c r="P84" t="s">
         <v>32</v>
       </c>
       <c r="Q84">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R84">
         <v>1815</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
         <v>29150</v>
       </c>
       <c r="B85" t="s">
         <v>21</v>
       </c>
       <c r="C85" t="s">
         <v>339</v>
       </c>
       <c r="D85" t="s">
         <v>340</v>
       </c>
       <c r="E85" t="s">
         <v>341</v>
       </c>
       <c r="F85" t="s">
         <v>342</v>
       </c>
       <c r="G85" t="s">
@@ -7229,51 +7229,51 @@
       <c r="I85" t="s">
         <v>345</v>
       </c>
       <c r="J85" t="s">
         <v>29</v>
       </c>
       <c r="K85" t="s">
         <v>57</v>
       </c>
       <c r="L85" t="s">
         <v>346</v>
       </c>
       <c r="M85">
         <v>3</v>
       </c>
       <c r="N85">
         <v>5</v>
       </c>
       <c r="O85">
         <v>8</v>
       </c>
       <c r="P85" t="s">
         <v>32</v>
       </c>
       <c r="Q85">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R85">
         <v>1835</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
         <v>29266</v>
       </c>
       <c r="B86" t="s">
         <v>21</v>
       </c>
       <c r="C86" t="s">
         <v>347</v>
       </c>
       <c r="D86" t="s">
         <v>348</v>
       </c>
       <c r="E86" t="s">
         <v>98</v>
       </c>
       <c r="F86" t="s">
         <v>99</v>
       </c>
       <c r="G86" t="s">
@@ -7285,51 +7285,51 @@
       <c r="I86" t="s">
         <v>102</v>
       </c>
       <c r="J86" t="s">
         <v>29</v>
       </c>
       <c r="K86" t="s">
         <v>57</v>
       </c>
       <c r="L86" t="s">
         <v>103</v>
       </c>
       <c r="M86">
         <v>3</v>
       </c>
       <c r="N86">
         <v>8</v>
       </c>
       <c r="O86">
         <v>8</v>
       </c>
       <c r="P86" t="s">
         <v>32</v>
       </c>
       <c r="Q86">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R86">
         <v>1846</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
         <v>29502</v>
       </c>
       <c r="B87" t="s">
         <v>21</v>
       </c>
       <c r="C87" t="s">
         <v>349</v>
       </c>
       <c r="D87" t="s">
         <v>350</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" t="s">
         <v>25</v>
       </c>
       <c r="G87" t="s">
@@ -7341,51 +7341,51 @@
       <c r="I87" t="s">
         <v>193</v>
       </c>
       <c r="J87" t="s">
         <v>29</v>
       </c>
       <c r="K87" t="s">
         <v>30</v>
       </c>
       <c r="L87" t="s">
         <v>31</v>
       </c>
       <c r="M87">
         <v>3</v>
       </c>
       <c r="N87">
         <v>8</v>
       </c>
       <c r="O87">
         <v>8</v>
       </c>
       <c r="P87" t="s">
         <v>32</v>
       </c>
       <c r="Q87">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R87">
         <v>1865</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
         <v>30034</v>
       </c>
       <c r="B88" t="s">
         <v>21</v>
       </c>
       <c r="C88" t="s">
         <v>351</v>
       </c>
       <c r="D88" t="s">
         <v>352</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" t="s">
         <v>25</v>
       </c>
       <c r="G88" t="s">
@@ -7397,51 +7397,51 @@
       <c r="I88" t="s">
         <v>353</v>
       </c>
       <c r="J88" t="s">
         <v>29</v>
       </c>
       <c r="K88" t="s">
         <v>30</v>
       </c>
       <c r="L88" t="s">
         <v>31</v>
       </c>
       <c r="M88">
         <v>3</v>
       </c>
       <c r="N88">
         <v>6</v>
       </c>
       <c r="O88">
         <v>8</v>
       </c>
       <c r="P88" t="s">
         <v>32</v>
       </c>
       <c r="Q88">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R88">
         <v>1879</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
         <v>30209</v>
       </c>
       <c r="B89" t="s">
         <v>21</v>
       </c>
       <c r="C89" t="s">
         <v>354</v>
       </c>
       <c r="D89" t="s">
         <v>355</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" t="s">
         <v>25</v>
       </c>
       <c r="G89" t="s">
@@ -7453,51 +7453,51 @@
       <c r="I89" t="s">
         <v>356</v>
       </c>
       <c r="J89" t="s">
         <v>29</v>
       </c>
       <c r="K89" t="s">
         <v>30</v>
       </c>
       <c r="L89" t="s">
         <v>31</v>
       </c>
       <c r="M89">
         <v>3</v>
       </c>
       <c r="N89">
         <v>6</v>
       </c>
       <c r="O89">
         <v>8</v>
       </c>
       <c r="P89" t="s">
         <v>32</v>
       </c>
       <c r="Q89">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R89">
         <v>1895</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
         <v>30226</v>
       </c>
       <c r="B90" t="s">
         <v>21</v>
       </c>
       <c r="C90" t="s">
         <v>357</v>
       </c>
       <c r="D90" t="s">
         <v>358</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" t="s">
         <v>25</v>
       </c>
       <c r="G90" t="s">
@@ -7509,51 +7509,51 @@
       <c r="I90" t="s">
         <v>28</v>
       </c>
       <c r="J90" t="s">
         <v>29</v>
       </c>
       <c r="K90" t="s">
         <v>30</v>
       </c>
       <c r="L90" t="s">
         <v>31</v>
       </c>
       <c r="M90">
         <v>3</v>
       </c>
       <c r="N90">
         <v>8</v>
       </c>
       <c r="O90">
         <v>8</v>
       </c>
       <c r="P90" t="s">
         <v>32</v>
       </c>
       <c r="Q90">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R90">
         <v>1897</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
         <v>30847</v>
       </c>
       <c r="B91" t="s">
         <v>21</v>
       </c>
       <c r="C91" t="s">
         <v>359</v>
       </c>
       <c r="D91" t="s">
         <v>360</v>
       </c>
       <c r="E91" t="s">
         <v>86</v>
       </c>
       <c r="F91" t="s">
         <v>87</v>
       </c>
       <c r="G91" t="s">
@@ -7565,51 +7565,51 @@
       <c r="I91" t="s">
         <v>361</v>
       </c>
       <c r="J91" t="s">
         <v>29</v>
       </c>
       <c r="K91" t="s">
         <v>57</v>
       </c>
       <c r="L91" t="s">
         <v>91</v>
       </c>
       <c r="M91">
         <v>3</v>
       </c>
       <c r="N91">
         <v>7</v>
       </c>
       <c r="O91">
         <v>8</v>
       </c>
       <c r="P91" t="s">
         <v>32</v>
       </c>
       <c r="Q91">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R91">
         <v>1957</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
         <v>31259</v>
       </c>
       <c r="B92" t="s">
         <v>21</v>
       </c>
       <c r="C92" t="s">
         <v>362</v>
       </c>
       <c r="D92" t="s">
         <v>363</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" t="s">
         <v>25</v>
       </c>
       <c r="G92" t="s">
@@ -7621,51 +7621,51 @@
       <c r="I92" t="s">
         <v>364</v>
       </c>
       <c r="J92" t="s">
         <v>29</v>
       </c>
       <c r="K92" t="s">
         <v>30</v>
       </c>
       <c r="L92" t="s">
         <v>31</v>
       </c>
       <c r="M92">
         <v>3</v>
       </c>
       <c r="N92">
         <v>5</v>
       </c>
       <c r="O92">
         <v>8</v>
       </c>
       <c r="P92" t="s">
         <v>32</v>
       </c>
       <c r="Q92">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R92">
         <v>1994</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
         <v>31285</v>
       </c>
       <c r="B93" t="s">
         <v>21</v>
       </c>
       <c r="C93" t="s">
         <v>365</v>
       </c>
       <c r="D93" t="s">
         <v>366</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" t="s">
         <v>25</v>
       </c>
       <c r="G93" t="s">
@@ -7677,51 +7677,51 @@
       <c r="I93" t="s">
         <v>28</v>
       </c>
       <c r="J93" t="s">
         <v>29</v>
       </c>
       <c r="K93" t="s">
         <v>30</v>
       </c>
       <c r="L93" t="s">
         <v>31</v>
       </c>
       <c r="M93">
         <v>3</v>
       </c>
       <c r="N93">
         <v>8</v>
       </c>
       <c r="O93">
         <v>8</v>
       </c>
       <c r="P93" t="s">
         <v>32</v>
       </c>
       <c r="Q93">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R93">
         <v>1997</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
         <v>31351</v>
       </c>
       <c r="B94" t="s">
         <v>21</v>
       </c>
       <c r="C94" t="s">
         <v>367</v>
       </c>
       <c r="D94" t="s">
         <v>368</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" t="s">
         <v>25</v>
       </c>
       <c r="G94" t="s">
@@ -7733,51 +7733,51 @@
       <c r="I94" t="s">
         <v>325</v>
       </c>
       <c r="J94" t="s">
         <v>29</v>
       </c>
       <c r="K94" t="s">
         <v>30</v>
       </c>
       <c r="L94" t="s">
         <v>31</v>
       </c>
       <c r="M94">
         <v>3</v>
       </c>
       <c r="N94">
         <v>8</v>
       </c>
       <c r="O94">
         <v>8</v>
       </c>
       <c r="P94" t="s">
         <v>32</v>
       </c>
       <c r="Q94">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R94">
         <v>2003</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
         <v>31423</v>
       </c>
       <c r="B95" t="s">
         <v>21</v>
       </c>
       <c r="C95" t="s">
         <v>369</v>
       </c>
       <c r="D95" t="s">
         <v>370</v>
       </c>
       <c r="E95" t="s">
         <v>62</v>
       </c>
       <c r="F95" t="s">
         <v>63</v>
       </c>
       <c r="G95" t="s">
@@ -7789,51 +7789,51 @@
       <c r="I95" t="s">
         <v>66</v>
       </c>
       <c r="J95" t="s">
         <v>29</v>
       </c>
       <c r="K95" t="s">
         <v>30</v>
       </c>
       <c r="L95" t="s">
         <v>67</v>
       </c>
       <c r="M95">
         <v>3</v>
       </c>
       <c r="N95">
         <v>8</v>
       </c>
       <c r="O95">
         <v>8</v>
       </c>
       <c r="P95" t="s">
         <v>32</v>
       </c>
       <c r="Q95">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R95">
         <v>2009</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
         <v>31841</v>
       </c>
       <c r="B96" t="s">
         <v>21</v>
       </c>
       <c r="C96" t="s">
         <v>371</v>
       </c>
       <c r="D96" t="s">
         <v>372</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" t="s">
         <v>25</v>
       </c>
       <c r="G96" t="s">
@@ -7845,51 +7845,51 @@
       <c r="I96" t="s">
         <v>28</v>
       </c>
       <c r="J96" t="s">
         <v>29</v>
       </c>
       <c r="K96" t="s">
         <v>30</v>
       </c>
       <c r="L96" t="s">
         <v>31</v>
       </c>
       <c r="M96">
         <v>3</v>
       </c>
       <c r="N96">
         <v>8</v>
       </c>
       <c r="O96">
         <v>8</v>
       </c>
       <c r="P96" t="s">
         <v>32</v>
       </c>
       <c r="Q96">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R96">
         <v>2010</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
         <v>32144</v>
       </c>
       <c r="B97" t="s">
         <v>21</v>
       </c>
       <c r="C97" t="s">
         <v>373</v>
       </c>
       <c r="D97" t="s">
         <v>374</v>
       </c>
       <c r="E97" t="s">
         <v>98</v>
       </c>
       <c r="F97" t="s">
         <v>99</v>
       </c>
       <c r="G97" t="s">
@@ -7901,51 +7901,51 @@
       <c r="I97" t="s">
         <v>102</v>
       </c>
       <c r="J97" t="s">
         <v>29</v>
       </c>
       <c r="K97" t="s">
         <v>57</v>
       </c>
       <c r="L97" t="s">
         <v>103</v>
       </c>
       <c r="M97">
         <v>3</v>
       </c>
       <c r="N97">
         <v>8</v>
       </c>
       <c r="O97">
         <v>8</v>
       </c>
       <c r="P97" t="s">
         <v>32</v>
       </c>
       <c r="Q97">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R97">
         <v>2024</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
         <v>36035</v>
       </c>
       <c r="B98" t="s">
         <v>21</v>
       </c>
       <c r="C98" t="s">
         <v>375</v>
       </c>
       <c r="D98" t="s">
         <v>376</v>
       </c>
       <c r="E98" t="s">
         <v>40</v>
       </c>
       <c r="F98" t="s">
         <v>41</v>
       </c>
       <c r="G98" t="s">
@@ -7957,51 +7957,51 @@
       <c r="I98" t="s">
         <v>377</v>
       </c>
       <c r="J98" t="s">
         <v>29</v>
       </c>
       <c r="K98" t="s">
         <v>30</v>
       </c>
       <c r="L98" t="s">
         <v>45</v>
       </c>
       <c r="M98">
         <v>3</v>
       </c>
       <c r="N98">
         <v>7</v>
       </c>
       <c r="O98">
         <v>8</v>
       </c>
       <c r="P98" t="s">
         <v>32</v>
       </c>
       <c r="Q98">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R98">
         <v>2200</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
         <v>36796</v>
       </c>
       <c r="B99" t="s">
         <v>21</v>
       </c>
       <c r="C99" t="s">
         <v>378</v>
       </c>
       <c r="D99" t="s">
         <v>379</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" t="s">
         <v>25</v>
       </c>
       <c r="G99" t="s">
@@ -8013,51 +8013,51 @@
       <c r="I99" t="s">
         <v>193</v>
       </c>
       <c r="J99" t="s">
         <v>29</v>
       </c>
       <c r="K99" t="s">
         <v>30</v>
       </c>
       <c r="L99" t="s">
         <v>31</v>
       </c>
       <c r="M99">
         <v>3</v>
       </c>
       <c r="N99">
         <v>8</v>
       </c>
       <c r="O99">
         <v>8</v>
       </c>
       <c r="P99" t="s">
         <v>32</v>
       </c>
       <c r="Q99">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R99">
         <v>2271</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
         <v>36974</v>
       </c>
       <c r="B100" t="s">
         <v>21</v>
       </c>
       <c r="C100" t="s">
         <v>380</v>
       </c>
       <c r="D100" t="s">
         <v>381</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" t="s">
         <v>25</v>
       </c>
       <c r="G100" t="s">
@@ -8069,51 +8069,51 @@
       <c r="I100" t="s">
         <v>28</v>
       </c>
       <c r="J100" t="s">
         <v>29</v>
       </c>
       <c r="K100" t="s">
         <v>30</v>
       </c>
       <c r="L100" t="s">
         <v>31</v>
       </c>
       <c r="M100">
         <v>3</v>
       </c>
       <c r="N100">
         <v>8</v>
       </c>
       <c r="O100">
         <v>8</v>
       </c>
       <c r="P100" t="s">
         <v>32</v>
       </c>
       <c r="Q100">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R100">
         <v>2286</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
         <v>37191</v>
       </c>
       <c r="B101" t="s">
         <v>21</v>
       </c>
       <c r="C101" t="s">
         <v>382</v>
       </c>
       <c r="D101" t="s">
         <v>383</v>
       </c>
       <c r="E101" t="s">
         <v>52</v>
       </c>
       <c r="F101" t="s">
         <v>53</v>
       </c>
       <c r="G101" t="s">
@@ -8125,51 +8125,51 @@
       <c r="I101" t="s">
         <v>386</v>
       </c>
       <c r="J101" t="s">
         <v>29</v>
       </c>
       <c r="K101" t="s">
         <v>57</v>
       </c>
       <c r="L101" t="s">
         <v>58</v>
       </c>
       <c r="M101">
         <v>3</v>
       </c>
       <c r="N101">
         <v>8</v>
       </c>
       <c r="O101">
         <v>8</v>
       </c>
       <c r="P101" t="s">
         <v>32</v>
       </c>
       <c r="Q101">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R101">
         <v>2306</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
         <v>37294</v>
       </c>
       <c r="B102" t="s">
         <v>21</v>
       </c>
       <c r="C102" t="s">
         <v>387</v>
       </c>
       <c r="D102" t="s">
         <v>388</v>
       </c>
       <c r="E102" t="s">
         <v>86</v>
       </c>
       <c r="F102" t="s">
         <v>87</v>
       </c>
       <c r="G102" t="s">
@@ -8181,51 +8181,51 @@
       <c r="I102" t="s">
         <v>389</v>
       </c>
       <c r="J102" t="s">
         <v>29</v>
       </c>
       <c r="K102" t="s">
         <v>57</v>
       </c>
       <c r="L102" t="s">
         <v>91</v>
       </c>
       <c r="M102">
         <v>3</v>
       </c>
       <c r="N102">
         <v>7</v>
       </c>
       <c r="O102">
         <v>8</v>
       </c>
       <c r="P102" t="s">
         <v>32</v>
       </c>
       <c r="Q102">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R102">
         <v>2315</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
         <v>37472</v>
       </c>
       <c r="B103" t="s">
         <v>21</v>
       </c>
       <c r="C103" t="s">
         <v>390</v>
       </c>
       <c r="D103" t="s">
         <v>391</v>
       </c>
       <c r="E103" t="s">
         <v>52</v>
       </c>
       <c r="F103" t="s">
         <v>53</v>
       </c>
       <c r="G103" t="s">
@@ -8237,51 +8237,51 @@
       <c r="I103" t="s">
         <v>394</v>
       </c>
       <c r="J103" t="s">
         <v>29</v>
       </c>
       <c r="K103" t="s">
         <v>57</v>
       </c>
       <c r="L103" t="s">
         <v>58</v>
       </c>
       <c r="M103">
         <v>3</v>
       </c>
       <c r="N103">
         <v>8</v>
       </c>
       <c r="O103">
         <v>8</v>
       </c>
       <c r="P103" t="s">
         <v>32</v>
       </c>
       <c r="Q103">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R103">
         <v>2332</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
         <v>37592</v>
       </c>
       <c r="B104" t="s">
         <v>21</v>
       </c>
       <c r="C104" t="s">
         <v>395</v>
       </c>
       <c r="D104" t="s">
         <v>396</v>
       </c>
       <c r="E104" t="s">
         <v>24</v>
       </c>
       <c r="F104" t="s">
         <v>25</v>
       </c>
       <c r="G104" t="s">
@@ -8293,51 +8293,51 @@
       <c r="I104" t="s">
         <v>123</v>
       </c>
       <c r="J104" t="s">
         <v>29</v>
       </c>
       <c r="K104" t="s">
         <v>30</v>
       </c>
       <c r="L104" t="s">
         <v>31</v>
       </c>
       <c r="M104">
         <v>3</v>
       </c>
       <c r="N104">
         <v>8</v>
       </c>
       <c r="O104">
         <v>8</v>
       </c>
       <c r="P104" t="s">
         <v>32</v>
       </c>
       <c r="Q104">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R104">
         <v>2343</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
         <v>37945</v>
       </c>
       <c r="B105" t="s">
         <v>21</v>
       </c>
       <c r="C105" t="s">
         <v>397</v>
       </c>
       <c r="D105" t="s">
         <v>398</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" t="s">
         <v>25</v>
       </c>
       <c r="G105" t="s">
@@ -8349,51 +8349,51 @@
       <c r="I105" t="s">
         <v>28</v>
       </c>
       <c r="J105" t="s">
         <v>29</v>
       </c>
       <c r="K105" t="s">
         <v>30</v>
       </c>
       <c r="L105" t="s">
         <v>31</v>
       </c>
       <c r="M105">
         <v>3</v>
       </c>
       <c r="N105">
         <v>8</v>
       </c>
       <c r="O105">
         <v>8</v>
       </c>
       <c r="P105" t="s">
         <v>32</v>
       </c>
       <c r="Q105">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R105">
         <v>2373</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
         <v>38056</v>
       </c>
       <c r="B106" t="s">
         <v>21</v>
       </c>
       <c r="C106" t="s">
         <v>399</v>
       </c>
       <c r="D106" t="s">
         <v>400</v>
       </c>
       <c r="E106" t="s">
         <v>52</v>
       </c>
       <c r="F106" t="s">
         <v>53</v>
       </c>
       <c r="G106" t="s">
@@ -8405,51 +8405,51 @@
       <c r="I106" t="s">
         <v>386</v>
       </c>
       <c r="J106" t="s">
         <v>29</v>
       </c>
       <c r="K106" t="s">
         <v>57</v>
       </c>
       <c r="L106" t="s">
         <v>58</v>
       </c>
       <c r="M106">
         <v>3</v>
       </c>
       <c r="N106">
         <v>8</v>
       </c>
       <c r="O106">
         <v>8</v>
       </c>
       <c r="P106" t="s">
         <v>32</v>
       </c>
       <c r="Q106">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R106">
         <v>2384</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
         <v>38515</v>
       </c>
       <c r="B107" t="s">
         <v>21</v>
       </c>
       <c r="C107" t="s">
         <v>401</v>
       </c>
       <c r="D107" t="s">
         <v>402</v>
       </c>
       <c r="E107" t="s">
         <v>98</v>
       </c>
       <c r="F107" t="s">
         <v>99</v>
       </c>
       <c r="G107" t="s">
@@ -8461,51 +8461,51 @@
       <c r="I107" t="s">
         <v>102</v>
       </c>
       <c r="J107" t="s">
         <v>29</v>
       </c>
       <c r="K107" t="s">
         <v>57</v>
       </c>
       <c r="L107" t="s">
         <v>103</v>
       </c>
       <c r="M107">
         <v>3</v>
       </c>
       <c r="N107">
         <v>8</v>
       </c>
       <c r="O107">
         <v>8</v>
       </c>
       <c r="P107" t="s">
         <v>32</v>
       </c>
       <c r="Q107">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R107">
         <v>2426</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
         <v>39270</v>
       </c>
       <c r="B108" t="s">
         <v>21</v>
       </c>
       <c r="C108" t="s">
         <v>403</v>
       </c>
       <c r="D108" t="s">
         <v>404</v>
       </c>
       <c r="E108" t="s">
         <v>52</v>
       </c>
       <c r="F108" t="s">
         <v>53</v>
       </c>
       <c r="G108" t="s">
@@ -8517,51 +8517,51 @@
       <c r="I108" t="s">
         <v>405</v>
       </c>
       <c r="J108" t="s">
         <v>29</v>
       </c>
       <c r="K108" t="s">
         <v>57</v>
       </c>
       <c r="L108" t="s">
         <v>58</v>
       </c>
       <c r="M108">
         <v>3</v>
       </c>
       <c r="N108">
         <v>5</v>
       </c>
       <c r="O108">
         <v>8</v>
       </c>
       <c r="P108" t="s">
         <v>32</v>
       </c>
       <c r="Q108">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R108">
         <v>2495</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109">
         <v>39614</v>
       </c>
       <c r="B109" t="s">
         <v>21</v>
       </c>
       <c r="C109" t="s">
         <v>406</v>
       </c>
       <c r="D109" t="s">
         <v>407</v>
       </c>
       <c r="E109" t="s">
         <v>52</v>
       </c>
       <c r="F109" t="s">
         <v>53</v>
       </c>
       <c r="G109" t="s">
@@ -8573,51 +8573,51 @@
       <c r="I109" t="s">
         <v>410</v>
       </c>
       <c r="J109" t="s">
         <v>29</v>
       </c>
       <c r="K109" t="s">
         <v>57</v>
       </c>
       <c r="L109" t="s">
         <v>58</v>
       </c>
       <c r="M109">
         <v>3</v>
       </c>
       <c r="N109">
         <v>7</v>
       </c>
       <c r="O109">
         <v>8</v>
       </c>
       <c r="P109" t="s">
         <v>32</v>
       </c>
       <c r="Q109">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R109">
         <v>2526</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110">
         <v>39637</v>
       </c>
       <c r="B110" t="s">
         <v>21</v>
       </c>
       <c r="C110" t="s">
         <v>411</v>
       </c>
       <c r="D110" t="s">
         <v>412</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" t="s">
         <v>25</v>
       </c>
       <c r="G110" t="s">
@@ -8629,51 +8629,51 @@
       <c r="I110" t="s">
         <v>28</v>
       </c>
       <c r="J110" t="s">
         <v>29</v>
       </c>
       <c r="K110" t="s">
         <v>30</v>
       </c>
       <c r="L110" t="s">
         <v>31</v>
       </c>
       <c r="M110">
         <v>3</v>
       </c>
       <c r="N110">
         <v>8</v>
       </c>
       <c r="O110">
         <v>8</v>
       </c>
       <c r="P110" t="s">
         <v>32</v>
       </c>
       <c r="Q110">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R110">
         <v>2528</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111">
         <v>40138</v>
       </c>
       <c r="B111" t="s">
         <v>21</v>
       </c>
       <c r="C111" t="s">
         <v>413</v>
       </c>
       <c r="D111" t="s">
         <v>414</v>
       </c>
       <c r="E111" t="s">
         <v>52</v>
       </c>
       <c r="F111" t="s">
         <v>53</v>
       </c>
       <c r="G111" t="s">
@@ -8685,51 +8685,51 @@
       <c r="I111" t="s">
         <v>415</v>
       </c>
       <c r="J111" t="s">
         <v>29</v>
       </c>
       <c r="K111" t="s">
         <v>57</v>
       </c>
       <c r="L111" t="s">
         <v>58</v>
       </c>
       <c r="M111">
         <v>3</v>
       </c>
       <c r="N111">
         <v>7</v>
       </c>
       <c r="O111">
         <v>8</v>
       </c>
       <c r="P111" t="s">
         <v>32</v>
       </c>
       <c r="Q111">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R111">
         <v>2574</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112">
         <v>40244</v>
       </c>
       <c r="B112" t="s">
         <v>21</v>
       </c>
       <c r="C112" t="s">
         <v>416</v>
       </c>
       <c r="D112" t="s">
         <v>417</v>
       </c>
       <c r="E112" t="s">
         <v>62</v>
       </c>
       <c r="F112" t="s">
         <v>63</v>
       </c>
       <c r="G112" t="s">
@@ -8741,51 +8741,51 @@
       <c r="I112" t="s">
         <v>66</v>
       </c>
       <c r="J112" t="s">
         <v>29</v>
       </c>
       <c r="K112" t="s">
         <v>30</v>
       </c>
       <c r="L112" t="s">
         <v>67</v>
       </c>
       <c r="M112">
         <v>3</v>
       </c>
       <c r="N112">
         <v>8</v>
       </c>
       <c r="O112">
         <v>8</v>
       </c>
       <c r="P112" t="s">
         <v>32</v>
       </c>
       <c r="Q112">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R112">
         <v>2585</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113">
         <v>40326</v>
       </c>
       <c r="B113" t="s">
         <v>21</v>
       </c>
       <c r="C113" t="s">
         <v>418</v>
       </c>
       <c r="D113" t="s">
         <v>419</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" t="s">
         <v>25</v>
       </c>
       <c r="G113" t="s">
@@ -8797,51 +8797,51 @@
       <c r="I113" t="s">
         <v>132</v>
       </c>
       <c r="J113" t="s">
         <v>29</v>
       </c>
       <c r="K113" t="s">
         <v>30</v>
       </c>
       <c r="L113" t="s">
         <v>31</v>
       </c>
       <c r="M113">
         <v>3</v>
       </c>
       <c r="N113">
         <v>8</v>
       </c>
       <c r="O113">
         <v>8</v>
       </c>
       <c r="P113" t="s">
         <v>32</v>
       </c>
       <c r="Q113">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R113">
         <v>2592</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114">
         <v>40453</v>
       </c>
       <c r="B114" t="s">
         <v>21</v>
       </c>
       <c r="C114" t="s">
         <v>420</v>
       </c>
       <c r="D114" t="s">
         <v>421</v>
       </c>
       <c r="E114" t="s">
         <v>52</v>
       </c>
       <c r="F114" t="s">
         <v>53</v>
       </c>
       <c r="G114" t="s">
@@ -8853,51 +8853,51 @@
       <c r="I114" t="s">
         <v>422</v>
       </c>
       <c r="J114" t="s">
         <v>29</v>
       </c>
       <c r="K114" t="s">
         <v>57</v>
       </c>
       <c r="L114" t="s">
         <v>58</v>
       </c>
       <c r="M114">
         <v>3</v>
       </c>
       <c r="N114">
         <v>7</v>
       </c>
       <c r="O114">
         <v>8</v>
       </c>
       <c r="P114" t="s">
         <v>32</v>
       </c>
       <c r="Q114">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R114">
         <v>2603</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115">
         <v>40498</v>
       </c>
       <c r="B115" t="s">
         <v>21</v>
       </c>
       <c r="C115" t="s">
         <v>423</v>
       </c>
       <c r="D115" t="s">
         <v>424</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" t="s">
         <v>25</v>
       </c>
       <c r="G115" t="s">
@@ -8909,51 +8909,51 @@
       <c r="I115" t="s">
         <v>28</v>
       </c>
       <c r="J115" t="s">
         <v>29</v>
       </c>
       <c r="K115" t="s">
         <v>30</v>
       </c>
       <c r="L115" t="s">
         <v>31</v>
       </c>
       <c r="M115">
         <v>3</v>
       </c>
       <c r="N115">
         <v>8</v>
       </c>
       <c r="O115">
         <v>8</v>
       </c>
       <c r="P115" t="s">
         <v>32</v>
       </c>
       <c r="Q115">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R115">
         <v>2607</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116">
         <v>40662</v>
       </c>
       <c r="B116" t="s">
         <v>21</v>
       </c>
       <c r="C116" t="s">
         <v>425</v>
       </c>
       <c r="D116" t="s">
         <v>426</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" t="s">
         <v>25</v>
       </c>
       <c r="G116" t="s">
@@ -8965,51 +8965,51 @@
       <c r="I116" t="s">
         <v>208</v>
       </c>
       <c r="J116" t="s">
         <v>29</v>
       </c>
       <c r="K116" t="s">
         <v>30</v>
       </c>
       <c r="L116" t="s">
         <v>31</v>
       </c>
       <c r="M116">
         <v>3</v>
       </c>
       <c r="N116">
         <v>8</v>
       </c>
       <c r="O116">
         <v>8</v>
       </c>
       <c r="P116" t="s">
         <v>32</v>
       </c>
       <c r="Q116">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R116">
         <v>2618</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117">
         <v>40748</v>
       </c>
       <c r="B117" t="s">
         <v>21</v>
       </c>
       <c r="C117" t="s">
         <v>427</v>
       </c>
       <c r="D117" t="s">
         <v>428</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" t="s">
         <v>25</v>
       </c>
       <c r="G117" t="s">
@@ -9021,51 +9021,51 @@
       <c r="I117" t="s">
         <v>429</v>
       </c>
       <c r="J117" t="s">
         <v>29</v>
       </c>
       <c r="K117" t="s">
         <v>30</v>
       </c>
       <c r="L117" t="s">
         <v>31</v>
       </c>
       <c r="M117">
         <v>3</v>
       </c>
       <c r="N117">
         <v>7</v>
       </c>
       <c r="O117">
         <v>8</v>
       </c>
       <c r="P117" t="s">
         <v>32</v>
       </c>
       <c r="Q117">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R117">
         <v>2623</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118">
         <v>40765</v>
       </c>
       <c r="B118" t="s">
         <v>21</v>
       </c>
       <c r="C118" t="s">
         <v>430</v>
       </c>
       <c r="D118" t="s">
         <v>431</v>
       </c>
       <c r="E118" t="s">
         <v>98</v>
       </c>
       <c r="F118" t="s">
         <v>99</v>
       </c>
       <c r="G118" t="s">
@@ -9077,51 +9077,51 @@
       <c r="I118" t="s">
         <v>102</v>
       </c>
       <c r="J118" t="s">
         <v>29</v>
       </c>
       <c r="K118" t="s">
         <v>57</v>
       </c>
       <c r="L118" t="s">
         <v>103</v>
       </c>
       <c r="M118">
         <v>3</v>
       </c>
       <c r="N118">
         <v>8</v>
       </c>
       <c r="O118">
         <v>8</v>
       </c>
       <c r="P118" t="s">
         <v>32</v>
       </c>
       <c r="Q118">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R118">
         <v>2625</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119">
         <v>41006</v>
       </c>
       <c r="B119" t="s">
         <v>21</v>
       </c>
       <c r="C119" t="s">
         <v>432</v>
       </c>
       <c r="D119" t="s">
         <v>433</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" t="s">
         <v>25</v>
       </c>
       <c r="G119" t="s">
@@ -9133,51 +9133,51 @@
       <c r="I119" t="s">
         <v>434</v>
       </c>
       <c r="J119" t="s">
         <v>29</v>
       </c>
       <c r="K119" t="s">
         <v>30</v>
       </c>
       <c r="L119" t="s">
         <v>31</v>
       </c>
       <c r="M119">
         <v>3</v>
       </c>
       <c r="N119">
         <v>6</v>
       </c>
       <c r="O119">
         <v>8</v>
       </c>
       <c r="P119" t="s">
         <v>32</v>
       </c>
       <c r="Q119">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R119">
         <v>2647</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120">
         <v>41040</v>
       </c>
       <c r="B120" t="s">
         <v>21</v>
       </c>
       <c r="C120" t="s">
         <v>435</v>
       </c>
       <c r="D120" t="s">
         <v>436</v>
       </c>
       <c r="E120" t="s">
         <v>243</v>
       </c>
       <c r="F120" t="s">
         <v>244</v>
       </c>
       <c r="G120" t="s">
@@ -9189,51 +9189,51 @@
       <c r="I120" t="s">
         <v>247</v>
       </c>
       <c r="J120" t="s">
         <v>29</v>
       </c>
       <c r="K120" t="s">
         <v>57</v>
       </c>
       <c r="L120" t="s">
         <v>248</v>
       </c>
       <c r="M120">
         <v>3</v>
       </c>
       <c r="N120">
         <v>8</v>
       </c>
       <c r="O120">
         <v>8</v>
       </c>
       <c r="P120" t="s">
         <v>32</v>
       </c>
       <c r="Q120">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R120">
         <v>2650</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121">
         <v>41136</v>
       </c>
       <c r="B121" t="s">
         <v>21</v>
       </c>
       <c r="C121" t="s">
         <v>437</v>
       </c>
       <c r="D121" t="s">
         <v>438</v>
       </c>
       <c r="E121" t="s">
         <v>40</v>
       </c>
       <c r="F121" t="s">
         <v>41</v>
       </c>
       <c r="G121" t="s">
@@ -9245,51 +9245,51 @@
       <c r="I121" t="s">
         <v>439</v>
       </c>
       <c r="J121" t="s">
         <v>29</v>
       </c>
       <c r="K121" t="s">
         <v>30</v>
       </c>
       <c r="L121" t="s">
         <v>45</v>
       </c>
       <c r="M121">
         <v>3</v>
       </c>
       <c r="N121">
         <v>6</v>
       </c>
       <c r="O121">
         <v>8</v>
       </c>
       <c r="P121" t="s">
         <v>32</v>
       </c>
       <c r="Q121">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R121">
         <v>2657</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122">
         <v>43219</v>
       </c>
       <c r="B122" t="s">
         <v>21</v>
       </c>
       <c r="C122" t="s">
         <v>440</v>
       </c>
       <c r="D122" t="s">
         <v>441</v>
       </c>
       <c r="E122" t="s">
         <v>24</v>
       </c>
       <c r="F122" t="s">
         <v>25</v>
       </c>
       <c r="G122" t="s">
@@ -9301,51 +9301,51 @@
       <c r="I122" t="s">
         <v>28</v>
       </c>
       <c r="J122" t="s">
         <v>29</v>
       </c>
       <c r="K122" t="s">
         <v>30</v>
       </c>
       <c r="L122" t="s">
         <v>31</v>
       </c>
       <c r="M122">
         <v>3</v>
       </c>
       <c r="N122">
         <v>7</v>
       </c>
       <c r="O122">
         <v>8</v>
       </c>
       <c r="P122" t="s">
         <v>32</v>
       </c>
       <c r="Q122">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R122">
         <v>2685</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123">
         <v>43373</v>
       </c>
       <c r="B123" t="s">
         <v>21</v>
       </c>
       <c r="C123" t="s">
         <v>442</v>
       </c>
       <c r="D123" t="s">
         <v>443</v>
       </c>
       <c r="E123" t="s">
         <v>98</v>
       </c>
       <c r="F123" t="s">
         <v>99</v>
       </c>
       <c r="G123" t="s">
@@ -9357,51 +9357,51 @@
       <c r="I123" t="s">
         <v>102</v>
       </c>
       <c r="J123" t="s">
         <v>29</v>
       </c>
       <c r="K123" t="s">
         <v>57</v>
       </c>
       <c r="L123" t="s">
         <v>103</v>
       </c>
       <c r="M123">
         <v>3</v>
       </c>
       <c r="N123">
         <v>8</v>
       </c>
       <c r="O123">
         <v>8</v>
       </c>
       <c r="P123" t="s">
         <v>32</v>
       </c>
       <c r="Q123">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R123">
         <v>2701</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124">
         <v>43668</v>
       </c>
       <c r="B124" t="s">
         <v>21</v>
       </c>
       <c r="C124" t="s">
         <v>444</v>
       </c>
       <c r="D124" t="s">
         <v>445</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" t="s">
         <v>25</v>
       </c>
       <c r="G124" t="s">
@@ -9413,51 +9413,51 @@
       <c r="I124" t="s">
         <v>325</v>
       </c>
       <c r="J124" t="s">
         <v>29</v>
       </c>
       <c r="K124" t="s">
         <v>30</v>
       </c>
       <c r="L124" t="s">
         <v>31</v>
       </c>
       <c r="M124">
         <v>3</v>
       </c>
       <c r="N124">
         <v>8</v>
       </c>
       <c r="O124">
         <v>8</v>
       </c>
       <c r="P124" t="s">
         <v>32</v>
       </c>
       <c r="Q124">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R124">
         <v>2728</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125">
         <v>43671</v>
       </c>
       <c r="B125" t="s">
         <v>21</v>
       </c>
       <c r="C125" t="s">
         <v>446</v>
       </c>
       <c r="D125" t="s">
         <v>447</v>
       </c>
       <c r="E125" t="s">
         <v>62</v>
       </c>
       <c r="F125" t="s">
         <v>63</v>
       </c>
       <c r="G125" t="s">
@@ -9469,51 +9469,51 @@
       <c r="I125" t="s">
         <v>118</v>
       </c>
       <c r="J125" t="s">
         <v>29</v>
       </c>
       <c r="K125" t="s">
         <v>30</v>
       </c>
       <c r="L125" t="s">
         <v>67</v>
       </c>
       <c r="M125">
         <v>3</v>
       </c>
       <c r="N125">
         <v>8</v>
       </c>
       <c r="O125">
         <v>8</v>
       </c>
       <c r="P125" t="s">
         <v>32</v>
       </c>
       <c r="Q125">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R125">
         <v>2729</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126">
         <v>43815</v>
       </c>
       <c r="B126" t="s">
         <v>21</v>
       </c>
       <c r="C126" t="s">
         <v>448</v>
       </c>
       <c r="D126" t="s">
         <v>449</v>
       </c>
       <c r="E126" t="s">
         <v>98</v>
       </c>
       <c r="F126" t="s">
         <v>99</v>
       </c>
       <c r="G126" t="s">
@@ -9525,51 +9525,51 @@
       <c r="I126" t="s">
         <v>102</v>
       </c>
       <c r="J126" t="s">
         <v>29</v>
       </c>
       <c r="K126" t="s">
         <v>57</v>
       </c>
       <c r="L126" t="s">
         <v>103</v>
       </c>
       <c r="M126">
         <v>3</v>
       </c>
       <c r="N126">
         <v>8</v>
       </c>
       <c r="O126">
         <v>8</v>
       </c>
       <c r="P126" t="s">
         <v>32</v>
       </c>
       <c r="Q126">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R126">
         <v>2741</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127">
         <v>43832</v>
       </c>
       <c r="B127" t="s">
         <v>21</v>
       </c>
       <c r="C127" t="s">
         <v>448</v>
       </c>
       <c r="D127" t="s">
         <v>449</v>
       </c>
       <c r="E127" t="s">
         <v>86</v>
       </c>
       <c r="F127" t="s">
         <v>87</v>
       </c>
       <c r="G127" t="s">
@@ -9581,51 +9581,51 @@
       <c r="I127" t="s">
         <v>450</v>
       </c>
       <c r="J127" t="s">
         <v>29</v>
       </c>
       <c r="K127" t="s">
         <v>57</v>
       </c>
       <c r="L127" t="s">
         <v>91</v>
       </c>
       <c r="M127">
         <v>3</v>
       </c>
       <c r="N127">
         <v>8</v>
       </c>
       <c r="O127">
         <v>8</v>
       </c>
       <c r="P127" t="s">
         <v>32</v>
       </c>
       <c r="Q127">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R127">
         <v>2743</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128">
         <v>44447</v>
       </c>
       <c r="B128" t="s">
         <v>21</v>
       </c>
       <c r="C128" t="s">
         <v>451</v>
       </c>
       <c r="D128" t="s">
         <v>452</v>
       </c>
       <c r="E128" t="s">
         <v>62</v>
       </c>
       <c r="F128" t="s">
         <v>63</v>
       </c>
       <c r="G128" t="s">
@@ -9637,51 +9637,51 @@
       <c r="I128" t="s">
         <v>66</v>
       </c>
       <c r="J128" t="s">
         <v>29</v>
       </c>
       <c r="K128" t="s">
         <v>30</v>
       </c>
       <c r="L128" t="s">
         <v>67</v>
       </c>
       <c r="M128">
         <v>3</v>
       </c>
       <c r="N128">
         <v>8</v>
       </c>
       <c r="O128">
         <v>8</v>
       </c>
       <c r="P128" t="s">
         <v>32</v>
       </c>
       <c r="Q128">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R128">
         <v>2797</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129">
         <v>44478</v>
       </c>
       <c r="B129" t="s">
         <v>318</v>
       </c>
       <c r="C129" t="s">
         <v>65</v>
       </c>
       <c r="D129" t="s">
         <v>453</v>
       </c>
       <c r="E129" t="s">
         <v>62</v>
       </c>
       <c r="F129" t="s">
         <v>63</v>
       </c>
       <c r="G129" t="s">
@@ -9693,51 +9693,51 @@
       <c r="I129" t="s">
         <v>66</v>
       </c>
       <c r="J129" t="s">
         <v>29</v>
       </c>
       <c r="K129" t="s">
         <v>30</v>
       </c>
       <c r="L129" t="s">
         <v>67</v>
       </c>
       <c r="M129">
         <v>1</v>
       </c>
       <c r="N129">
         <v>4</v>
       </c>
       <c r="O129">
         <v>8</v>
       </c>
       <c r="P129" t="s">
         <v>32</v>
       </c>
       <c r="Q129">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R129">
         <v>2799</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130">
         <v>44642</v>
       </c>
       <c r="B130" t="s">
         <v>21</v>
       </c>
       <c r="C130" t="s">
         <v>454</v>
       </c>
       <c r="D130" t="s">
         <v>455</v>
       </c>
       <c r="E130" t="s">
         <v>24</v>
       </c>
       <c r="F130" t="s">
         <v>25</v>
       </c>
       <c r="G130" t="s">
@@ -9749,51 +9749,51 @@
       <c r="I130" t="s">
         <v>456</v>
       </c>
       <c r="J130" t="s">
         <v>29</v>
       </c>
       <c r="K130" t="s">
         <v>30</v>
       </c>
       <c r="L130" t="s">
         <v>31</v>
       </c>
       <c r="M130">
         <v>3</v>
       </c>
       <c r="N130">
         <v>6</v>
       </c>
       <c r="O130">
         <v>8</v>
       </c>
       <c r="P130" t="s">
         <v>32</v>
       </c>
       <c r="Q130">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R130">
         <v>2816</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131">
         <v>44673</v>
       </c>
       <c r="B131" t="s">
         <v>21</v>
       </c>
       <c r="C131" t="s">
         <v>457</v>
       </c>
       <c r="D131" t="s">
         <v>458</v>
       </c>
       <c r="E131" t="s">
         <v>24</v>
       </c>
       <c r="F131" t="s">
         <v>25</v>
       </c>
       <c r="G131" t="s">
@@ -9805,51 +9805,51 @@
       <c r="I131" t="s">
         <v>28</v>
       </c>
       <c r="J131" t="s">
         <v>29</v>
       </c>
       <c r="K131" t="s">
         <v>30</v>
       </c>
       <c r="L131" t="s">
         <v>31</v>
       </c>
       <c r="M131">
         <v>3</v>
       </c>
       <c r="N131">
         <v>8</v>
       </c>
       <c r="O131">
         <v>8</v>
       </c>
       <c r="P131" t="s">
         <v>32</v>
       </c>
       <c r="Q131">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R131">
         <v>2819</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132">
         <v>44762</v>
       </c>
       <c r="B132" t="s">
         <v>21</v>
       </c>
       <c r="C132" t="s">
         <v>459</v>
       </c>
       <c r="D132" t="s">
         <v>460</v>
       </c>
       <c r="E132" t="s">
         <v>52</v>
       </c>
       <c r="F132" t="s">
         <v>53</v>
       </c>
       <c r="G132" t="s">
@@ -9861,51 +9861,51 @@
       <c r="I132" t="s">
         <v>461</v>
       </c>
       <c r="J132" t="s">
         <v>29</v>
       </c>
       <c r="K132" t="s">
         <v>57</v>
       </c>
       <c r="L132" t="s">
         <v>58</v>
       </c>
       <c r="M132">
         <v>3</v>
       </c>
       <c r="N132">
         <v>7</v>
       </c>
       <c r="O132">
         <v>8</v>
       </c>
       <c r="P132" t="s">
         <v>32</v>
       </c>
       <c r="Q132">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R132">
         <v>2827</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133">
         <v>44906</v>
       </c>
       <c r="B133" t="s">
         <v>21</v>
       </c>
       <c r="C133" t="s">
         <v>462</v>
       </c>
       <c r="D133" t="s">
         <v>463</v>
       </c>
       <c r="E133" t="s">
         <v>86</v>
       </c>
       <c r="F133" t="s">
         <v>87</v>
       </c>
       <c r="G133" t="s">
@@ -9917,51 +9917,51 @@
       <c r="I133" t="s">
         <v>272</v>
       </c>
       <c r="J133" t="s">
         <v>29</v>
       </c>
       <c r="K133" t="s">
         <v>57</v>
       </c>
       <c r="L133" t="s">
         <v>91</v>
       </c>
       <c r="M133">
         <v>3</v>
       </c>
       <c r="N133">
         <v>8</v>
       </c>
       <c r="O133">
         <v>8</v>
       </c>
       <c r="P133" t="s">
         <v>32</v>
       </c>
       <c r="Q133">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R133">
         <v>2841</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134">
         <v>46019</v>
       </c>
       <c r="B134" t="s">
         <v>21</v>
       </c>
       <c r="C134" t="s">
         <v>464</v>
       </c>
       <c r="D134" t="s">
         <v>465</v>
       </c>
       <c r="E134" t="s">
         <v>24</v>
       </c>
       <c r="F134" t="s">
         <v>25</v>
       </c>
       <c r="G134" t="s">
@@ -9973,51 +9973,51 @@
       <c r="I134" t="s">
         <v>28</v>
       </c>
       <c r="J134" t="s">
         <v>29</v>
       </c>
       <c r="K134" t="s">
         <v>30</v>
       </c>
       <c r="L134" t="s">
         <v>31</v>
       </c>
       <c r="M134">
         <v>3</v>
       </c>
       <c r="N134">
         <v>8</v>
       </c>
       <c r="O134">
         <v>8</v>
       </c>
       <c r="P134" t="s">
         <v>32</v>
       </c>
       <c r="Q134">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R134">
         <v>2843</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135">
         <v>46067</v>
       </c>
       <c r="B135" t="s">
         <v>21</v>
       </c>
       <c r="C135" t="s">
         <v>466</v>
       </c>
       <c r="D135" t="s">
         <v>467</v>
       </c>
       <c r="E135" t="s">
         <v>86</v>
       </c>
       <c r="F135" t="s">
         <v>87</v>
       </c>
       <c r="G135" t="s">
@@ -10029,51 +10029,51 @@
       <c r="I135" t="s">
         <v>468</v>
       </c>
       <c r="J135" t="s">
         <v>29</v>
       </c>
       <c r="K135" t="s">
         <v>57</v>
       </c>
       <c r="L135" t="s">
         <v>91</v>
       </c>
       <c r="M135">
         <v>3</v>
       </c>
       <c r="N135">
         <v>7</v>
       </c>
       <c r="O135">
         <v>8</v>
       </c>
       <c r="P135" t="s">
         <v>32</v>
       </c>
       <c r="Q135">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R135">
         <v>2847</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136">
         <v>46276</v>
       </c>
       <c r="B136" t="s">
         <v>21</v>
       </c>
       <c r="C136" t="s">
         <v>469</v>
       </c>
       <c r="D136" t="s">
         <v>470</v>
       </c>
       <c r="E136" t="s">
         <v>86</v>
       </c>
       <c r="F136" t="s">
         <v>87</v>
       </c>
       <c r="G136" t="s">
@@ -10085,51 +10085,51 @@
       <c r="I136" t="s">
         <v>471</v>
       </c>
       <c r="J136" t="s">
         <v>29</v>
       </c>
       <c r="K136" t="s">
         <v>57</v>
       </c>
       <c r="L136" t="s">
         <v>91</v>
       </c>
       <c r="M136">
         <v>3</v>
       </c>
       <c r="N136">
         <v>6</v>
       </c>
       <c r="O136">
         <v>8</v>
       </c>
       <c r="P136" t="s">
         <v>32</v>
       </c>
       <c r="Q136">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R136">
         <v>2863</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137">
         <v>46989</v>
       </c>
       <c r="B137" t="s">
         <v>21</v>
       </c>
       <c r="C137" t="s">
         <v>472</v>
       </c>
       <c r="D137" t="s">
         <v>473</v>
       </c>
       <c r="E137" t="s">
         <v>62</v>
       </c>
       <c r="F137" t="s">
         <v>63</v>
       </c>
       <c r="G137" t="s">
@@ -10141,51 +10141,51 @@
       <c r="I137" t="s">
         <v>66</v>
       </c>
       <c r="J137" t="s">
         <v>29</v>
       </c>
       <c r="K137" t="s">
         <v>30</v>
       </c>
       <c r="L137" t="s">
         <v>67</v>
       </c>
       <c r="M137">
         <v>3</v>
       </c>
       <c r="N137">
         <v>8</v>
       </c>
       <c r="O137">
         <v>8</v>
       </c>
       <c r="P137" t="s">
         <v>32</v>
       </c>
       <c r="Q137">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R137">
         <v>2928</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138">
         <v>47559</v>
       </c>
       <c r="B138" t="s">
         <v>21</v>
       </c>
       <c r="C138" t="s">
         <v>474</v>
       </c>
       <c r="D138" t="s">
         <v>475</v>
       </c>
       <c r="E138" t="s">
         <v>40</v>
       </c>
       <c r="F138" t="s">
         <v>41</v>
       </c>
       <c r="G138" t="s">
@@ -10197,51 +10197,51 @@
       <c r="I138" t="s">
         <v>478</v>
       </c>
       <c r="J138" t="s">
         <v>29</v>
       </c>
       <c r="K138" t="s">
         <v>30</v>
       </c>
       <c r="L138" t="s">
         <v>45</v>
       </c>
       <c r="M138">
         <v>3</v>
       </c>
       <c r="N138">
         <v>6</v>
       </c>
       <c r="O138">
         <v>8</v>
       </c>
       <c r="P138" t="s">
         <v>32</v>
       </c>
       <c r="Q138">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R138">
         <v>2977</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139">
         <v>47857</v>
       </c>
       <c r="B139" t="s">
         <v>21</v>
       </c>
       <c r="C139" t="s">
         <v>479</v>
       </c>
       <c r="D139" t="s">
         <v>480</v>
       </c>
       <c r="E139" t="s">
         <v>52</v>
       </c>
       <c r="F139" t="s">
         <v>53</v>
       </c>
       <c r="G139" t="s">
@@ -10253,51 +10253,51 @@
       <c r="I139" t="s">
         <v>481</v>
       </c>
       <c r="J139" t="s">
         <v>29</v>
       </c>
       <c r="K139" t="s">
         <v>57</v>
       </c>
       <c r="L139" t="s">
         <v>58</v>
       </c>
       <c r="M139">
         <v>3</v>
       </c>
       <c r="N139">
         <v>6</v>
       </c>
       <c r="O139">
         <v>8</v>
       </c>
       <c r="P139" t="s">
         <v>32</v>
       </c>
       <c r="Q139">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R139">
         <v>3004</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140">
         <v>47929</v>
       </c>
       <c r="B140" t="s">
         <v>21</v>
       </c>
       <c r="C140" t="s">
         <v>482</v>
       </c>
       <c r="D140" t="s">
         <v>483</v>
       </c>
       <c r="E140" t="s">
         <v>98</v>
       </c>
       <c r="F140" t="s">
         <v>99</v>
       </c>
       <c r="G140" t="s">
@@ -10309,51 +10309,51 @@
       <c r="I140" t="s">
         <v>253</v>
       </c>
       <c r="J140" t="s">
         <v>29</v>
       </c>
       <c r="K140" t="s">
         <v>57</v>
       </c>
       <c r="L140" t="s">
         <v>103</v>
       </c>
       <c r="M140">
         <v>3</v>
       </c>
       <c r="N140">
         <v>8</v>
       </c>
       <c r="O140">
         <v>8</v>
       </c>
       <c r="P140" t="s">
         <v>32</v>
       </c>
       <c r="Q140">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R140">
         <v>3011</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141">
         <v>48146</v>
       </c>
       <c r="B141" t="s">
         <v>21</v>
       </c>
       <c r="C141" t="s">
         <v>484</v>
       </c>
       <c r="D141" t="s">
         <v>485</v>
       </c>
       <c r="E141" t="s">
         <v>24</v>
       </c>
       <c r="F141" t="s">
         <v>25</v>
       </c>
       <c r="G141" t="s">
@@ -10365,51 +10365,51 @@
       <c r="I141" t="s">
         <v>208</v>
       </c>
       <c r="J141" t="s">
         <v>29</v>
       </c>
       <c r="K141" t="s">
         <v>30</v>
       </c>
       <c r="L141" t="s">
         <v>31</v>
       </c>
       <c r="M141">
         <v>3</v>
       </c>
       <c r="N141">
         <v>8</v>
       </c>
       <c r="O141">
         <v>8</v>
       </c>
       <c r="P141" t="s">
         <v>32</v>
       </c>
       <c r="Q141">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R141">
         <v>3029</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142">
         <v>48218</v>
       </c>
       <c r="B142" t="s">
         <v>21</v>
       </c>
       <c r="C142" t="s">
         <v>486</v>
       </c>
       <c r="D142" t="s">
         <v>487</v>
       </c>
       <c r="E142" t="s">
         <v>24</v>
       </c>
       <c r="F142" t="s">
         <v>25</v>
       </c>
       <c r="G142" t="s">
@@ -10421,51 +10421,51 @@
       <c r="I142" t="s">
         <v>28</v>
       </c>
       <c r="J142" t="s">
         <v>29</v>
       </c>
       <c r="K142" t="s">
         <v>30</v>
       </c>
       <c r="L142" t="s">
         <v>31</v>
       </c>
       <c r="M142">
         <v>3</v>
       </c>
       <c r="N142">
         <v>8</v>
       </c>
       <c r="O142">
         <v>8</v>
       </c>
       <c r="P142" t="s">
         <v>32</v>
       </c>
       <c r="Q142">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R142">
         <v>3035</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143">
         <v>49014</v>
       </c>
       <c r="B143" t="s">
         <v>21</v>
       </c>
       <c r="C143" t="s">
         <v>488</v>
       </c>
       <c r="D143" t="s">
         <v>489</v>
       </c>
       <c r="E143" t="s">
         <v>24</v>
       </c>
       <c r="F143" t="s">
         <v>25</v>
       </c>
       <c r="G143" t="s">
@@ -10477,51 +10477,51 @@
       <c r="I143" t="s">
         <v>490</v>
       </c>
       <c r="J143" t="s">
         <v>29</v>
       </c>
       <c r="K143" t="s">
         <v>30</v>
       </c>
       <c r="L143" t="s">
         <v>31</v>
       </c>
       <c r="M143">
         <v>3</v>
       </c>
       <c r="N143">
         <v>5</v>
       </c>
       <c r="O143">
         <v>8</v>
       </c>
       <c r="P143" t="s">
         <v>32</v>
       </c>
       <c r="Q143">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R143">
         <v>3105</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144">
         <v>49151</v>
       </c>
       <c r="B144" t="s">
         <v>21</v>
       </c>
       <c r="C144" t="s">
         <v>491</v>
       </c>
       <c r="D144" t="s">
         <v>492</v>
       </c>
       <c r="E144" t="s">
         <v>62</v>
       </c>
       <c r="F144" t="s">
         <v>63</v>
       </c>
       <c r="G144" t="s">
@@ -10533,51 +10533,51 @@
       <c r="I144" t="s">
         <v>180</v>
       </c>
       <c r="J144" t="s">
         <v>29</v>
       </c>
       <c r="K144" t="s">
         <v>30</v>
       </c>
       <c r="L144" t="s">
         <v>67</v>
       </c>
       <c r="M144">
         <v>3</v>
       </c>
       <c r="N144">
         <v>8</v>
       </c>
       <c r="O144">
         <v>8</v>
       </c>
       <c r="P144" t="s">
         <v>32</v>
       </c>
       <c r="Q144">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R144">
         <v>3117</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145">
         <v>49165</v>
       </c>
       <c r="B145" t="s">
         <v>21</v>
       </c>
       <c r="C145" t="s">
         <v>493</v>
       </c>
       <c r="D145" t="s">
         <v>494</v>
       </c>
       <c r="E145" t="s">
         <v>24</v>
       </c>
       <c r="F145" t="s">
         <v>25</v>
       </c>
       <c r="G145" t="s">
@@ -10589,51 +10589,51 @@
       <c r="I145" t="s">
         <v>138</v>
       </c>
       <c r="J145" t="s">
         <v>29</v>
       </c>
       <c r="K145" t="s">
         <v>30</v>
       </c>
       <c r="L145" t="s">
         <v>31</v>
       </c>
       <c r="M145">
         <v>3</v>
       </c>
       <c r="N145">
         <v>8</v>
       </c>
       <c r="O145">
         <v>8</v>
       </c>
       <c r="P145" t="s">
         <v>32</v>
       </c>
       <c r="Q145">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R145">
         <v>3118</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146">
         <v>49285</v>
       </c>
       <c r="B146" t="s">
         <v>21</v>
       </c>
       <c r="C146" t="s">
         <v>495</v>
       </c>
       <c r="D146" t="s">
         <v>496</v>
       </c>
       <c r="E146" t="s">
         <v>24</v>
       </c>
       <c r="F146" t="s">
         <v>25</v>
       </c>
       <c r="G146" t="s">
@@ -10645,51 +10645,51 @@
       <c r="I146" t="s">
         <v>497</v>
       </c>
       <c r="J146" t="s">
         <v>29</v>
       </c>
       <c r="K146" t="s">
         <v>30</v>
       </c>
       <c r="L146" t="s">
         <v>31</v>
       </c>
       <c r="M146">
         <v>3</v>
       </c>
       <c r="N146">
         <v>7</v>
       </c>
       <c r="O146">
         <v>8</v>
       </c>
       <c r="P146" t="s">
         <v>32</v>
       </c>
       <c r="Q146">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R146">
         <v>3130</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147">
         <v>51038</v>
       </c>
       <c r="B147" t="s">
         <v>21</v>
       </c>
       <c r="C147" t="s">
         <v>498</v>
       </c>
       <c r="D147" t="s">
         <v>499</v>
       </c>
       <c r="E147" t="s">
         <v>24</v>
       </c>
       <c r="F147" t="s">
         <v>25</v>
       </c>
       <c r="G147" t="s">
@@ -10701,51 +10701,51 @@
       <c r="I147" t="s">
         <v>28</v>
       </c>
       <c r="J147" t="s">
         <v>29</v>
       </c>
       <c r="K147" t="s">
         <v>30</v>
       </c>
       <c r="L147" t="s">
         <v>31</v>
       </c>
       <c r="M147">
         <v>3</v>
       </c>
       <c r="N147">
         <v>8</v>
       </c>
       <c r="O147">
         <v>8</v>
       </c>
       <c r="P147" t="s">
         <v>32</v>
       </c>
       <c r="Q147">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R147">
         <v>3170</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148">
         <v>51874</v>
       </c>
       <c r="B148" t="s">
         <v>21</v>
       </c>
       <c r="C148" t="s">
         <v>500</v>
       </c>
       <c r="D148" t="s">
         <v>501</v>
       </c>
       <c r="E148" t="s">
         <v>40</v>
       </c>
       <c r="F148" t="s">
         <v>41</v>
       </c>
       <c r="G148" t="s">
@@ -10757,51 +10757,51 @@
       <c r="I148" t="s">
         <v>504</v>
       </c>
       <c r="J148" t="s">
         <v>29</v>
       </c>
       <c r="K148" t="s">
         <v>30</v>
       </c>
       <c r="L148" t="s">
         <v>45</v>
       </c>
       <c r="M148">
         <v>3</v>
       </c>
       <c r="N148">
         <v>5</v>
       </c>
       <c r="O148">
         <v>8</v>
       </c>
       <c r="P148" t="s">
         <v>32</v>
       </c>
       <c r="Q148">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R148">
         <v>3245</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149">
         <v>52194</v>
       </c>
       <c r="B149" t="s">
         <v>21</v>
       </c>
       <c r="C149" t="s">
         <v>505</v>
       </c>
       <c r="D149" t="s">
         <v>506</v>
       </c>
       <c r="E149" t="s">
         <v>98</v>
       </c>
       <c r="F149" t="s">
         <v>99</v>
       </c>
       <c r="G149" t="s">
@@ -10813,51 +10813,51 @@
       <c r="I149" t="s">
         <v>507</v>
       </c>
       <c r="J149" t="s">
         <v>29</v>
       </c>
       <c r="K149" t="s">
         <v>57</v>
       </c>
       <c r="L149" t="s">
         <v>103</v>
       </c>
       <c r="M149">
         <v>3</v>
       </c>
       <c r="N149">
         <v>8</v>
       </c>
       <c r="O149">
         <v>8</v>
       </c>
       <c r="P149" t="s">
         <v>32</v>
       </c>
       <c r="Q149">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R149">
         <v>3275</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150">
         <v>53059</v>
       </c>
       <c r="B150" t="s">
         <v>21</v>
       </c>
       <c r="C150" t="s">
         <v>508</v>
       </c>
       <c r="D150" t="s">
         <v>509</v>
       </c>
       <c r="E150" t="s">
         <v>52</v>
       </c>
       <c r="F150" t="s">
         <v>53</v>
       </c>
       <c r="G150" t="s">
@@ -10869,51 +10869,51 @@
       <c r="I150" t="s">
         <v>510</v>
       </c>
       <c r="J150" t="s">
         <v>29</v>
       </c>
       <c r="K150" t="s">
         <v>57</v>
       </c>
       <c r="L150" t="s">
         <v>58</v>
       </c>
       <c r="M150">
         <v>3</v>
       </c>
       <c r="N150">
         <v>8</v>
       </c>
       <c r="O150">
         <v>8</v>
       </c>
       <c r="P150" t="s">
         <v>32</v>
       </c>
       <c r="Q150">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R150">
         <v>3297</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151">
         <v>53727</v>
       </c>
       <c r="B151" t="s">
         <v>21</v>
       </c>
       <c r="C151" t="s">
         <v>511</v>
       </c>
       <c r="D151" t="s">
         <v>512</v>
       </c>
       <c r="E151" t="s">
         <v>52</v>
       </c>
       <c r="F151" t="s">
         <v>53</v>
       </c>
       <c r="G151" t="s">
@@ -10925,51 +10925,51 @@
       <c r="I151" t="s">
         <v>513</v>
       </c>
       <c r="J151" t="s">
         <v>29</v>
       </c>
       <c r="K151" t="s">
         <v>57</v>
       </c>
       <c r="L151" t="s">
         <v>58</v>
       </c>
       <c r="M151">
         <v>3</v>
       </c>
       <c r="N151">
         <v>7</v>
       </c>
       <c r="O151">
         <v>8</v>
       </c>
       <c r="P151" t="s">
         <v>32</v>
       </c>
       <c r="Q151">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R151">
         <v>3361</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152">
         <v>53792</v>
       </c>
       <c r="B152" t="s">
         <v>21</v>
       </c>
       <c r="C152" t="s">
         <v>514</v>
       </c>
       <c r="D152" t="s">
         <v>515</v>
       </c>
       <c r="E152" t="s">
         <v>24</v>
       </c>
       <c r="F152" t="s">
         <v>25</v>
       </c>
       <c r="G152" t="s">
@@ -10981,51 +10981,51 @@
       <c r="I152" t="s">
         <v>28</v>
       </c>
       <c r="J152" t="s">
         <v>29</v>
       </c>
       <c r="K152" t="s">
         <v>30</v>
       </c>
       <c r="L152" t="s">
         <v>31</v>
       </c>
       <c r="M152">
         <v>3</v>
       </c>
       <c r="N152">
         <v>8</v>
       </c>
       <c r="O152">
         <v>8</v>
       </c>
       <c r="P152" t="s">
         <v>32</v>
       </c>
       <c r="Q152">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R152">
         <v>3368</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153">
         <v>53998</v>
       </c>
       <c r="B153" t="s">
         <v>21</v>
       </c>
       <c r="C153" t="s">
         <v>516</v>
       </c>
       <c r="D153" t="s">
         <v>517</v>
       </c>
       <c r="E153" t="s">
         <v>52</v>
       </c>
       <c r="F153" t="s">
         <v>53</v>
       </c>
       <c r="G153" t="s">
@@ -11037,51 +11037,51 @@
       <c r="I153" t="s">
         <v>518</v>
       </c>
       <c r="J153" t="s">
         <v>29</v>
       </c>
       <c r="K153" t="s">
         <v>57</v>
       </c>
       <c r="L153" t="s">
         <v>58</v>
       </c>
       <c r="M153">
         <v>3</v>
       </c>
       <c r="N153">
         <v>7</v>
       </c>
       <c r="O153">
         <v>8</v>
       </c>
       <c r="P153" t="s">
         <v>32</v>
       </c>
       <c r="Q153">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R153">
         <v>3386</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154">
         <v>54136</v>
       </c>
       <c r="B154" t="s">
         <v>21</v>
       </c>
       <c r="C154" t="s">
         <v>519</v>
       </c>
       <c r="D154" t="s">
         <v>520</v>
       </c>
       <c r="E154" t="s">
         <v>52</v>
       </c>
       <c r="F154" t="s">
         <v>53</v>
       </c>
       <c r="G154" t="s">
@@ -11093,51 +11093,51 @@
       <c r="I154" t="s">
         <v>510</v>
       </c>
       <c r="J154" t="s">
         <v>29</v>
       </c>
       <c r="K154" t="s">
         <v>57</v>
       </c>
       <c r="L154" t="s">
         <v>58</v>
       </c>
       <c r="M154">
         <v>3</v>
       </c>
       <c r="N154">
         <v>8</v>
       </c>
       <c r="O154">
         <v>8</v>
       </c>
       <c r="P154" t="s">
         <v>32</v>
       </c>
       <c r="Q154">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R154">
         <v>3400</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155">
         <v>54184</v>
       </c>
       <c r="B155" t="s">
         <v>21</v>
       </c>
       <c r="C155" t="s">
         <v>521</v>
       </c>
       <c r="D155" t="s">
         <v>522</v>
       </c>
       <c r="E155" t="s">
         <v>52</v>
       </c>
       <c r="F155" t="s">
         <v>53</v>
       </c>
       <c r="G155" t="s">
@@ -11149,51 +11149,51 @@
       <c r="I155" t="s">
         <v>523</v>
       </c>
       <c r="J155" t="s">
         <v>29</v>
       </c>
       <c r="K155" t="s">
         <v>57</v>
       </c>
       <c r="L155" t="s">
         <v>58</v>
       </c>
       <c r="M155">
         <v>3</v>
       </c>
       <c r="N155">
         <v>6</v>
       </c>
       <c r="O155">
         <v>8</v>
       </c>
       <c r="P155" t="s">
         <v>32</v>
       </c>
       <c r="Q155">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R155">
         <v>3404</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156">
         <v>54198</v>
       </c>
       <c r="B156" t="s">
         <v>21</v>
       </c>
       <c r="C156" t="s">
         <v>521</v>
       </c>
       <c r="D156" t="s">
         <v>522</v>
       </c>
       <c r="E156" t="s">
         <v>24</v>
       </c>
       <c r="F156" t="s">
         <v>25</v>
       </c>
       <c r="G156" t="s">
@@ -11205,51 +11205,51 @@
       <c r="I156" t="s">
         <v>524</v>
       </c>
       <c r="J156" t="s">
         <v>29</v>
       </c>
       <c r="K156" t="s">
         <v>30</v>
       </c>
       <c r="L156" t="s">
         <v>31</v>
       </c>
       <c r="M156">
         <v>3</v>
       </c>
       <c r="N156">
         <v>7</v>
       </c>
       <c r="O156">
         <v>8</v>
       </c>
       <c r="P156" t="s">
         <v>32</v>
       </c>
       <c r="Q156">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R156">
         <v>3405</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157">
         <v>54225</v>
       </c>
       <c r="B157" t="s">
         <v>21</v>
       </c>
       <c r="C157" t="s">
         <v>525</v>
       </c>
       <c r="D157" t="s">
         <v>526</v>
       </c>
       <c r="E157" t="s">
         <v>52</v>
       </c>
       <c r="F157" t="s">
         <v>53</v>
       </c>
       <c r="G157" t="s">
@@ -11261,51 +11261,51 @@
       <c r="I157" t="s">
         <v>527</v>
       </c>
       <c r="J157" t="s">
         <v>29</v>
       </c>
       <c r="K157" t="s">
         <v>57</v>
       </c>
       <c r="L157" t="s">
         <v>58</v>
       </c>
       <c r="M157">
         <v>3</v>
       </c>
       <c r="N157">
         <v>6</v>
       </c>
       <c r="O157">
         <v>8</v>
       </c>
       <c r="P157" t="s">
         <v>32</v>
       </c>
       <c r="Q157">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R157">
         <v>3408</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158">
         <v>54376</v>
       </c>
       <c r="B158" t="s">
         <v>21</v>
       </c>
       <c r="C158" t="s">
         <v>528</v>
       </c>
       <c r="D158" t="s">
         <v>529</v>
       </c>
       <c r="E158" t="s">
         <v>24</v>
       </c>
       <c r="F158" t="s">
         <v>25</v>
       </c>
       <c r="G158" t="s">
@@ -11317,51 +11317,51 @@
       <c r="I158" t="s">
         <v>325</v>
       </c>
       <c r="J158" t="s">
         <v>29</v>
       </c>
       <c r="K158" t="s">
         <v>30</v>
       </c>
       <c r="L158" t="s">
         <v>31</v>
       </c>
       <c r="M158">
         <v>3</v>
       </c>
       <c r="N158">
         <v>8</v>
       </c>
       <c r="O158">
         <v>8</v>
       </c>
       <c r="P158" t="s">
         <v>32</v>
       </c>
       <c r="Q158">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R158">
         <v>3419</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159">
         <v>55083</v>
       </c>
       <c r="B159" t="s">
         <v>21</v>
       </c>
       <c r="C159" t="s">
         <v>530</v>
       </c>
       <c r="D159" t="s">
         <v>531</v>
       </c>
       <c r="E159" t="s">
         <v>98</v>
       </c>
       <c r="F159" t="s">
         <v>99</v>
       </c>
       <c r="G159" t="s">
@@ -11373,51 +11373,51 @@
       <c r="I159" t="s">
         <v>534</v>
       </c>
       <c r="J159" t="s">
         <v>29</v>
       </c>
       <c r="K159" t="s">
         <v>57</v>
       </c>
       <c r="L159" t="s">
         <v>103</v>
       </c>
       <c r="M159">
         <v>3</v>
       </c>
       <c r="N159">
         <v>8</v>
       </c>
       <c r="O159">
         <v>8</v>
       </c>
       <c r="P159" t="s">
         <v>32</v>
       </c>
       <c r="Q159">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R159">
         <v>3444</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160">
         <v>55631</v>
       </c>
       <c r="B160" t="s">
         <v>21</v>
       </c>
       <c r="C160" t="s">
         <v>535</v>
       </c>
       <c r="D160" t="s">
         <v>536</v>
       </c>
       <c r="E160" t="s">
         <v>40</v>
       </c>
       <c r="F160" t="s">
         <v>41</v>
       </c>
       <c r="G160" t="s">
@@ -11429,51 +11429,51 @@
       <c r="I160" t="s">
         <v>537</v>
       </c>
       <c r="J160" t="s">
         <v>29</v>
       </c>
       <c r="K160" t="s">
         <v>30</v>
       </c>
       <c r="L160" t="s">
         <v>45</v>
       </c>
       <c r="M160">
         <v>3</v>
       </c>
       <c r="N160">
         <v>6</v>
       </c>
       <c r="O160">
         <v>8</v>
       </c>
       <c r="P160" t="s">
         <v>32</v>
       </c>
       <c r="Q160">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R160">
         <v>3497</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161">
         <v>56294</v>
       </c>
       <c r="B161" t="s">
         <v>21</v>
       </c>
       <c r="C161" t="s">
         <v>538</v>
       </c>
       <c r="D161" t="s">
         <v>539</v>
       </c>
       <c r="E161" t="s">
         <v>24</v>
       </c>
       <c r="F161" t="s">
         <v>25</v>
       </c>
       <c r="G161" t="s">
@@ -11485,51 +11485,51 @@
       <c r="I161" t="s">
         <v>28</v>
       </c>
       <c r="J161" t="s">
         <v>29</v>
       </c>
       <c r="K161" t="s">
         <v>30</v>
       </c>
       <c r="L161" t="s">
         <v>31</v>
       </c>
       <c r="M161">
         <v>3</v>
       </c>
       <c r="N161">
         <v>8</v>
       </c>
       <c r="O161">
         <v>8</v>
       </c>
       <c r="P161" t="s">
         <v>32</v>
       </c>
       <c r="Q161">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R161">
         <v>3553</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162">
         <v>56455</v>
       </c>
       <c r="B162" t="s">
         <v>21</v>
       </c>
       <c r="C162" t="s">
         <v>540</v>
       </c>
       <c r="D162" t="s">
         <v>541</v>
       </c>
       <c r="E162" t="s">
         <v>24</v>
       </c>
       <c r="F162" t="s">
         <v>25</v>
       </c>
       <c r="G162" t="s">
@@ -11541,51 +11541,51 @@
       <c r="I162" t="s">
         <v>28</v>
       </c>
       <c r="J162" t="s">
         <v>29</v>
       </c>
       <c r="K162" t="s">
         <v>30</v>
       </c>
       <c r="L162" t="s">
         <v>31</v>
       </c>
       <c r="M162">
         <v>3</v>
       </c>
       <c r="N162">
         <v>8</v>
       </c>
       <c r="O162">
         <v>8</v>
       </c>
       <c r="P162" t="s">
         <v>32</v>
       </c>
       <c r="Q162">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R162">
         <v>3569</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163">
         <v>56624</v>
       </c>
       <c r="B163" t="s">
         <v>21</v>
       </c>
       <c r="C163" t="s">
         <v>542</v>
       </c>
       <c r="D163" t="s">
         <v>543</v>
       </c>
       <c r="E163" t="s">
         <v>341</v>
       </c>
       <c r="F163" t="s">
         <v>342</v>
       </c>
       <c r="G163" t="s">
@@ -11597,51 +11597,51 @@
       <c r="I163" t="s">
         <v>544</v>
       </c>
       <c r="J163" t="s">
         <v>29</v>
       </c>
       <c r="K163" t="s">
         <v>57</v>
       </c>
       <c r="L163" t="s">
         <v>346</v>
       </c>
       <c r="M163">
         <v>3</v>
       </c>
       <c r="N163">
         <v>8</v>
       </c>
       <c r="O163">
         <v>8</v>
       </c>
       <c r="P163" t="s">
         <v>32</v>
       </c>
       <c r="Q163">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R163">
         <v>3583</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164">
         <v>56887</v>
       </c>
       <c r="B164" t="s">
         <v>21</v>
       </c>
       <c r="C164" t="s">
         <v>545</v>
       </c>
       <c r="D164" t="s">
         <v>546</v>
       </c>
       <c r="E164" t="s">
         <v>98</v>
       </c>
       <c r="F164" t="s">
         <v>99</v>
       </c>
       <c r="G164" t="s">
@@ -11653,51 +11653,51 @@
       <c r="I164" t="s">
         <v>253</v>
       </c>
       <c r="J164" t="s">
         <v>29</v>
       </c>
       <c r="K164" t="s">
         <v>57</v>
       </c>
       <c r="L164" t="s">
         <v>103</v>
       </c>
       <c r="M164">
         <v>3</v>
       </c>
       <c r="N164">
         <v>8</v>
       </c>
       <c r="O164">
         <v>8</v>
       </c>
       <c r="P164" t="s">
         <v>32</v>
       </c>
       <c r="Q164">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R164">
         <v>3609</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165">
         <v>57399</v>
       </c>
       <c r="B165" t="s">
         <v>21</v>
       </c>
       <c r="C165" t="s">
         <v>547</v>
       </c>
       <c r="D165" t="s">
         <v>548</v>
       </c>
       <c r="E165" t="s">
         <v>24</v>
       </c>
       <c r="F165" t="s">
         <v>25</v>
       </c>
       <c r="G165" t="s">
@@ -11709,51 +11709,51 @@
       <c r="I165" t="s">
         <v>138</v>
       </c>
       <c r="J165" t="s">
         <v>29</v>
       </c>
       <c r="K165" t="s">
         <v>30</v>
       </c>
       <c r="L165" t="s">
         <v>31</v>
       </c>
       <c r="M165">
         <v>3</v>
       </c>
       <c r="N165">
         <v>8</v>
       </c>
       <c r="O165">
         <v>8</v>
       </c>
       <c r="P165" t="s">
         <v>32</v>
       </c>
       <c r="Q165">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R165">
         <v>3658</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166">
         <v>57710</v>
       </c>
       <c r="B166" t="s">
         <v>21</v>
       </c>
       <c r="C166" t="s">
         <v>549</v>
       </c>
       <c r="D166" t="s">
         <v>550</v>
       </c>
       <c r="E166" t="s">
         <v>24</v>
       </c>
       <c r="F166" t="s">
         <v>25</v>
       </c>
       <c r="G166" t="s">
@@ -11765,51 +11765,51 @@
       <c r="I166" t="s">
         <v>28</v>
       </c>
       <c r="J166" t="s">
         <v>29</v>
       </c>
       <c r="K166" t="s">
         <v>30</v>
       </c>
       <c r="L166" t="s">
         <v>31</v>
       </c>
       <c r="M166">
         <v>3</v>
       </c>
       <c r="N166">
         <v>8</v>
       </c>
       <c r="O166">
         <v>8</v>
       </c>
       <c r="P166" t="s">
         <v>32</v>
       </c>
       <c r="Q166">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R166">
         <v>3689</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167">
         <v>57916</v>
       </c>
       <c r="B167" t="s">
         <v>21</v>
       </c>
       <c r="C167" t="s">
         <v>551</v>
       </c>
       <c r="D167" t="s">
         <v>552</v>
       </c>
       <c r="E167" t="s">
         <v>24</v>
       </c>
       <c r="F167" t="s">
         <v>25</v>
       </c>
       <c r="G167" t="s">
@@ -11821,51 +11821,51 @@
       <c r="I167" t="s">
         <v>28</v>
       </c>
       <c r="J167" t="s">
         <v>29</v>
       </c>
       <c r="K167" t="s">
         <v>30</v>
       </c>
       <c r="L167" t="s">
         <v>31</v>
       </c>
       <c r="M167">
         <v>3</v>
       </c>
       <c r="N167">
         <v>8</v>
       </c>
       <c r="O167">
         <v>8</v>
       </c>
       <c r="P167" t="s">
         <v>32</v>
       </c>
       <c r="Q167">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R167">
         <v>3707</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168">
         <v>58517</v>
       </c>
       <c r="B168" t="s">
         <v>21</v>
       </c>
       <c r="C168" t="s">
         <v>553</v>
       </c>
       <c r="D168" t="s">
         <v>554</v>
       </c>
       <c r="E168" t="s">
         <v>24</v>
       </c>
       <c r="F168" t="s">
         <v>25</v>
       </c>
       <c r="G168" t="s">
@@ -11877,51 +11877,51 @@
       <c r="I168" t="s">
         <v>325</v>
       </c>
       <c r="J168" t="s">
         <v>29</v>
       </c>
       <c r="K168" t="s">
         <v>30</v>
       </c>
       <c r="L168" t="s">
         <v>31</v>
       </c>
       <c r="M168">
         <v>3</v>
       </c>
       <c r="N168">
         <v>8</v>
       </c>
       <c r="O168">
         <v>8</v>
       </c>
       <c r="P168" t="s">
         <v>32</v>
       </c>
       <c r="Q168">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R168">
         <v>3764</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169">
         <v>59224</v>
       </c>
       <c r="B169" t="s">
         <v>21</v>
       </c>
       <c r="C169" t="s">
         <v>545</v>
       </c>
       <c r="D169" t="s">
         <v>546</v>
       </c>
       <c r="E169" t="s">
         <v>40</v>
       </c>
       <c r="F169" t="s">
         <v>41</v>
       </c>
       <c r="G169" t="s">
@@ -11933,51 +11933,51 @@
       <c r="I169" t="s">
         <v>555</v>
       </c>
       <c r="J169" t="s">
         <v>29</v>
       </c>
       <c r="K169" t="s">
         <v>30</v>
       </c>
       <c r="L169" t="s">
         <v>45</v>
       </c>
       <c r="M169">
         <v>3</v>
       </c>
       <c r="N169">
         <v>7</v>
       </c>
       <c r="O169">
         <v>8</v>
       </c>
       <c r="P169" t="s">
         <v>32</v>
       </c>
       <c r="Q169">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R169">
         <v>3828</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170">
         <v>59330</v>
       </c>
       <c r="B170" t="s">
         <v>21</v>
       </c>
       <c r="C170" t="s">
         <v>556</v>
       </c>
       <c r="D170" t="s">
         <v>557</v>
       </c>
       <c r="E170" t="s">
         <v>52</v>
       </c>
       <c r="F170" t="s">
         <v>53</v>
       </c>
       <c r="G170" t="s">
@@ -11989,51 +11989,51 @@
       <c r="I170" t="s">
         <v>558</v>
       </c>
       <c r="J170" t="s">
         <v>29</v>
       </c>
       <c r="K170" t="s">
         <v>57</v>
       </c>
       <c r="L170" t="s">
         <v>58</v>
       </c>
       <c r="M170">
         <v>3</v>
       </c>
       <c r="N170">
         <v>7</v>
       </c>
       <c r="O170">
         <v>8</v>
       </c>
       <c r="P170" t="s">
         <v>32</v>
       </c>
       <c r="Q170">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R170">
         <v>3832</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171">
         <v>61100</v>
       </c>
       <c r="B171" t="s">
         <v>21</v>
       </c>
       <c r="C171" t="s">
         <v>559</v>
       </c>
       <c r="D171" t="s">
         <v>560</v>
       </c>
       <c r="E171" t="s">
         <v>86</v>
       </c>
       <c r="F171" t="s">
         <v>87</v>
       </c>
       <c r="G171" t="s">
@@ -12045,51 +12045,51 @@
       <c r="I171" t="s">
         <v>269</v>
       </c>
       <c r="J171" t="s">
         <v>29</v>
       </c>
       <c r="K171" t="s">
         <v>57</v>
       </c>
       <c r="L171" t="s">
         <v>91</v>
       </c>
       <c r="M171">
         <v>3</v>
       </c>
       <c r="N171">
         <v>8</v>
       </c>
       <c r="O171">
         <v>8</v>
       </c>
       <c r="P171" t="s">
         <v>32</v>
       </c>
       <c r="Q171">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R171">
         <v>3847</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172">
         <v>61220</v>
       </c>
       <c r="B172" t="s">
         <v>21</v>
       </c>
       <c r="C172" t="s">
         <v>561</v>
       </c>
       <c r="D172" t="s">
         <v>562</v>
       </c>
       <c r="E172" t="s">
         <v>40</v>
       </c>
       <c r="F172" t="s">
         <v>41</v>
       </c>
       <c r="G172" t="s">
@@ -12101,51 +12101,51 @@
       <c r="I172" t="s">
         <v>565</v>
       </c>
       <c r="J172" t="s">
         <v>29</v>
       </c>
       <c r="K172" t="s">
         <v>30</v>
       </c>
       <c r="L172" t="s">
         <v>45</v>
       </c>
       <c r="M172">
         <v>3</v>
       </c>
       <c r="N172">
         <v>6</v>
       </c>
       <c r="O172">
         <v>8</v>
       </c>
       <c r="P172" t="s">
         <v>32</v>
       </c>
       <c r="Q172">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R172">
         <v>3859</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173">
         <v>61772</v>
       </c>
       <c r="B173" t="s">
         <v>21</v>
       </c>
       <c r="C173" t="s">
         <v>566</v>
       </c>
       <c r="D173" t="s">
         <v>567</v>
       </c>
       <c r="E173" t="s">
         <v>52</v>
       </c>
       <c r="F173" t="s">
         <v>53</v>
       </c>
       <c r="G173" t="s">
@@ -12157,51 +12157,51 @@
       <c r="I173" t="s">
         <v>386</v>
       </c>
       <c r="J173" t="s">
         <v>29</v>
       </c>
       <c r="K173" t="s">
         <v>57</v>
       </c>
       <c r="L173" t="s">
         <v>58</v>
       </c>
       <c r="M173">
         <v>3</v>
       </c>
       <c r="N173">
         <v>7</v>
       </c>
       <c r="O173">
         <v>8</v>
       </c>
       <c r="P173" t="s">
         <v>32</v>
       </c>
       <c r="Q173">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R173">
         <v>3907</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174">
         <v>62058</v>
       </c>
       <c r="B174" t="s">
         <v>21</v>
       </c>
       <c r="C174" t="s">
         <v>568</v>
       </c>
       <c r="D174" t="s">
         <v>569</v>
       </c>
       <c r="E174" t="s">
         <v>98</v>
       </c>
       <c r="F174" t="s">
         <v>99</v>
       </c>
       <c r="G174" t="s">
@@ -12213,51 +12213,51 @@
       <c r="I174" t="s">
         <v>572</v>
       </c>
       <c r="J174" t="s">
         <v>29</v>
       </c>
       <c r="K174" t="s">
         <v>57</v>
       </c>
       <c r="L174" t="s">
         <v>103</v>
       </c>
       <c r="M174">
         <v>3</v>
       </c>
       <c r="N174">
         <v>8</v>
       </c>
       <c r="O174">
         <v>8</v>
       </c>
       <c r="P174" t="s">
         <v>32</v>
       </c>
       <c r="Q174">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R174">
         <v>3930</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175">
         <v>62534</v>
       </c>
       <c r="B175" t="s">
         <v>21</v>
       </c>
       <c r="C175" t="s">
         <v>573</v>
       </c>
       <c r="D175" t="s">
         <v>574</v>
       </c>
       <c r="E175" t="s">
         <v>24</v>
       </c>
       <c r="F175" t="s">
         <v>25</v>
       </c>
       <c r="G175" t="s">
@@ -12269,51 +12269,51 @@
       <c r="I175" t="s">
         <v>28</v>
       </c>
       <c r="J175" t="s">
         <v>29</v>
       </c>
       <c r="K175" t="s">
         <v>30</v>
       </c>
       <c r="L175" t="s">
         <v>31</v>
       </c>
       <c r="M175">
         <v>3</v>
       </c>
       <c r="N175">
         <v>8</v>
       </c>
       <c r="O175">
         <v>8</v>
       </c>
       <c r="P175" t="s">
         <v>32</v>
       </c>
       <c r="Q175">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R175">
         <v>3977</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176">
         <v>62640</v>
       </c>
       <c r="B176" t="s">
         <v>21</v>
       </c>
       <c r="C176" t="s">
         <v>575</v>
       </c>
       <c r="D176" t="s">
         <v>576</v>
       </c>
       <c r="E176" t="s">
         <v>52</v>
       </c>
       <c r="F176" t="s">
         <v>53</v>
       </c>
       <c r="G176" t="s">
@@ -12325,51 +12325,51 @@
       <c r="I176" t="s">
         <v>577</v>
       </c>
       <c r="J176" t="s">
         <v>29</v>
       </c>
       <c r="K176" t="s">
         <v>57</v>
       </c>
       <c r="L176" t="s">
         <v>58</v>
       </c>
       <c r="M176">
         <v>3</v>
       </c>
       <c r="N176">
         <v>5</v>
       </c>
       <c r="O176">
         <v>8</v>
       </c>
       <c r="P176" t="s">
         <v>32</v>
       </c>
       <c r="Q176">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R176">
         <v>3987</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177">
         <v>62685</v>
       </c>
       <c r="B177" t="s">
         <v>578</v>
       </c>
       <c r="C177" t="s">
         <v>579</v>
       </c>
       <c r="D177" t="s">
         <v>580</v>
       </c>
       <c r="E177" t="s">
         <v>98</v>
       </c>
       <c r="F177" t="s">
         <v>99</v>
       </c>
       <c r="G177" t="s">
@@ -12381,51 +12381,51 @@
       <c r="I177" t="s">
         <v>534</v>
       </c>
       <c r="J177" t="s">
         <v>29</v>
       </c>
       <c r="K177" t="s">
         <v>57</v>
       </c>
       <c r="L177" t="s">
         <v>103</v>
       </c>
       <c r="M177">
         <v>7</v>
       </c>
       <c r="N177">
         <v>8</v>
       </c>
       <c r="O177">
         <v>8</v>
       </c>
       <c r="P177" t="s">
         <v>32</v>
       </c>
       <c r="Q177">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R177">
         <v>3991</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178">
         <v>63687</v>
       </c>
       <c r="B178" t="s">
         <v>21</v>
       </c>
       <c r="C178" t="s">
         <v>581</v>
       </c>
       <c r="D178" t="s">
         <v>582</v>
       </c>
       <c r="E178" t="s">
         <v>40</v>
       </c>
       <c r="F178" t="s">
         <v>41</v>
       </c>
       <c r="G178" t="s">
@@ -12437,51 +12437,51 @@
       <c r="I178" t="s">
         <v>583</v>
       </c>
       <c r="J178" t="s">
         <v>29</v>
       </c>
       <c r="K178" t="s">
         <v>30</v>
       </c>
       <c r="L178" t="s">
         <v>45</v>
       </c>
       <c r="M178">
         <v>3</v>
       </c>
       <c r="N178">
         <v>7</v>
       </c>
       <c r="O178">
         <v>8</v>
       </c>
       <c r="P178" t="s">
         <v>32</v>
       </c>
       <c r="Q178">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R178">
         <v>4081</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179">
         <v>65047</v>
       </c>
       <c r="B179" t="s">
         <v>21</v>
       </c>
       <c r="C179" t="s">
         <v>584</v>
       </c>
       <c r="D179" t="s">
         <v>585</v>
       </c>
       <c r="E179" t="s">
         <v>98</v>
       </c>
       <c r="F179" t="s">
         <v>99</v>
       </c>
       <c r="G179" t="s">
@@ -12493,51 +12493,51 @@
       <c r="I179" t="s">
         <v>102</v>
       </c>
       <c r="J179" t="s">
         <v>29</v>
       </c>
       <c r="K179" t="s">
         <v>57</v>
       </c>
       <c r="L179" t="s">
         <v>103</v>
       </c>
       <c r="M179">
         <v>3</v>
       </c>
       <c r="N179">
         <v>8</v>
       </c>
       <c r="O179">
         <v>8</v>
       </c>
       <c r="P179" t="s">
         <v>32</v>
       </c>
       <c r="Q179">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R179">
         <v>4088</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180">
         <v>65142</v>
       </c>
       <c r="B180" t="s">
         <v>21</v>
       </c>
       <c r="C180" t="s">
         <v>586</v>
       </c>
       <c r="D180" t="s">
         <v>587</v>
       </c>
       <c r="E180" t="s">
         <v>98</v>
       </c>
       <c r="F180" t="s">
         <v>99</v>
       </c>
       <c r="G180" t="s">
@@ -12549,51 +12549,51 @@
       <c r="I180" t="s">
         <v>102</v>
       </c>
       <c r="J180" t="s">
         <v>29</v>
       </c>
       <c r="K180" t="s">
         <v>57</v>
       </c>
       <c r="L180" t="s">
         <v>103</v>
       </c>
       <c r="M180">
         <v>3</v>
       </c>
       <c r="N180">
         <v>8</v>
       </c>
       <c r="O180">
         <v>8</v>
       </c>
       <c r="P180" t="s">
         <v>32</v>
       </c>
       <c r="Q180">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R180">
         <v>4097</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181">
         <v>65534</v>
       </c>
       <c r="B181" t="s">
         <v>21</v>
       </c>
       <c r="C181" t="s">
         <v>588</v>
       </c>
       <c r="D181" t="s">
         <v>589</v>
       </c>
       <c r="E181" t="s">
         <v>40</v>
       </c>
       <c r="F181" t="s">
         <v>41</v>
       </c>
       <c r="G181" t="s">
@@ -12605,51 +12605,51 @@
       <c r="I181" t="s">
         <v>590</v>
       </c>
       <c r="J181" t="s">
         <v>29</v>
       </c>
       <c r="K181" t="s">
         <v>30</v>
       </c>
       <c r="L181" t="s">
         <v>45</v>
       </c>
       <c r="M181">
         <v>3</v>
       </c>
       <c r="N181">
         <v>5</v>
       </c>
       <c r="O181">
         <v>8</v>
       </c>
       <c r="P181" t="s">
         <v>32</v>
       </c>
       <c r="Q181">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R181">
         <v>4134</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182">
         <v>66069</v>
       </c>
       <c r="B182" t="s">
         <v>21</v>
       </c>
       <c r="C182" t="s">
         <v>591</v>
       </c>
       <c r="D182" t="s">
         <v>592</v>
       </c>
       <c r="E182" t="s">
         <v>24</v>
       </c>
       <c r="F182" t="s">
         <v>25</v>
       </c>
       <c r="G182" t="s">
@@ -12661,51 +12661,51 @@
       <c r="I182" t="s">
         <v>28</v>
       </c>
       <c r="J182" t="s">
         <v>29</v>
       </c>
       <c r="K182" t="s">
         <v>30</v>
       </c>
       <c r="L182" t="s">
         <v>31</v>
       </c>
       <c r="M182">
         <v>3</v>
       </c>
       <c r="N182">
         <v>8</v>
       </c>
       <c r="O182">
         <v>8</v>
       </c>
       <c r="P182" t="s">
         <v>32</v>
       </c>
       <c r="Q182">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R182">
         <v>4183</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183">
         <v>66130</v>
       </c>
       <c r="B183" t="s">
         <v>21</v>
       </c>
       <c r="C183" t="s">
         <v>593</v>
       </c>
       <c r="D183" t="s">
         <v>594</v>
       </c>
       <c r="E183" t="s">
         <v>24</v>
       </c>
       <c r="F183" t="s">
         <v>25</v>
       </c>
       <c r="G183" t="s">
@@ -12717,51 +12717,51 @@
       <c r="I183" t="s">
         <v>595</v>
       </c>
       <c r="J183" t="s">
         <v>29</v>
       </c>
       <c r="K183" t="s">
         <v>30</v>
       </c>
       <c r="L183" t="s">
         <v>31</v>
       </c>
       <c r="M183">
         <v>3</v>
       </c>
       <c r="N183">
         <v>6</v>
       </c>
       <c r="O183">
         <v>8</v>
       </c>
       <c r="P183" t="s">
         <v>32</v>
       </c>
       <c r="Q183">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R183">
         <v>4189</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184">
         <v>66384</v>
       </c>
       <c r="B184" t="s">
         <v>21</v>
       </c>
       <c r="C184" t="s">
         <v>596</v>
       </c>
       <c r="D184" t="s">
         <v>597</v>
       </c>
       <c r="E184" t="s">
         <v>24</v>
       </c>
       <c r="F184" t="s">
         <v>25</v>
       </c>
       <c r="G184" t="s">
@@ -12773,51 +12773,51 @@
       <c r="I184" t="s">
         <v>598</v>
       </c>
       <c r="J184" t="s">
         <v>29</v>
       </c>
       <c r="K184" t="s">
         <v>30</v>
       </c>
       <c r="L184" t="s">
         <v>31</v>
       </c>
       <c r="M184">
         <v>3</v>
       </c>
       <c r="N184">
         <v>7</v>
       </c>
       <c r="O184">
         <v>8</v>
       </c>
       <c r="P184" t="s">
         <v>32</v>
       </c>
       <c r="Q184">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R184">
         <v>4211</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185">
         <v>66651</v>
       </c>
       <c r="B185" t="s">
         <v>21</v>
       </c>
       <c r="C185" t="s">
         <v>599</v>
       </c>
       <c r="D185" t="s">
         <v>600</v>
       </c>
       <c r="E185" t="s">
         <v>62</v>
       </c>
       <c r="F185" t="s">
         <v>63</v>
       </c>
       <c r="G185" t="s">
@@ -12829,51 +12829,51 @@
       <c r="I185" t="s">
         <v>118</v>
       </c>
       <c r="J185" t="s">
         <v>29</v>
       </c>
       <c r="K185" t="s">
         <v>30</v>
       </c>
       <c r="L185" t="s">
         <v>67</v>
       </c>
       <c r="M185">
         <v>3</v>
       </c>
       <c r="N185">
         <v>8</v>
       </c>
       <c r="O185">
         <v>8</v>
       </c>
       <c r="P185" t="s">
         <v>32</v>
       </c>
       <c r="Q185">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R185">
         <v>4237</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186">
         <v>66809</v>
       </c>
       <c r="B186" t="s">
         <v>21</v>
       </c>
       <c r="C186" t="s">
         <v>601</v>
       </c>
       <c r="D186" t="s">
         <v>602</v>
       </c>
       <c r="E186" t="s">
         <v>62</v>
       </c>
       <c r="F186" t="s">
         <v>63</v>
       </c>
       <c r="G186" t="s">
@@ -12885,51 +12885,51 @@
       <c r="I186" t="s">
         <v>118</v>
       </c>
       <c r="J186" t="s">
         <v>29</v>
       </c>
       <c r="K186" t="s">
         <v>30</v>
       </c>
       <c r="L186" t="s">
         <v>67</v>
       </c>
       <c r="M186">
         <v>3</v>
       </c>
       <c r="N186">
         <v>8</v>
       </c>
       <c r="O186">
         <v>8</v>
       </c>
       <c r="P186" t="s">
         <v>32</v>
       </c>
       <c r="Q186">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R186">
         <v>4252</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187">
         <v>66957</v>
       </c>
       <c r="B187" t="s">
         <v>21</v>
       </c>
       <c r="C187" t="s">
         <v>603</v>
       </c>
       <c r="D187" t="s">
         <v>604</v>
       </c>
       <c r="E187" t="s">
         <v>24</v>
       </c>
       <c r="F187" t="s">
         <v>25</v>
       </c>
       <c r="G187" t="s">
@@ -12941,51 +12941,51 @@
       <c r="I187" t="s">
         <v>28</v>
       </c>
       <c r="J187" t="s">
         <v>29</v>
       </c>
       <c r="K187" t="s">
         <v>30</v>
       </c>
       <c r="L187" t="s">
         <v>31</v>
       </c>
       <c r="M187">
         <v>3</v>
       </c>
       <c r="N187">
         <v>6</v>
       </c>
       <c r="O187">
         <v>8</v>
       </c>
       <c r="P187" t="s">
         <v>32</v>
       </c>
       <c r="Q187">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R187">
         <v>4267</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188">
         <v>67430</v>
       </c>
       <c r="B188" t="s">
         <v>21</v>
       </c>
       <c r="C188" t="s">
         <v>605</v>
       </c>
       <c r="D188" t="s">
         <v>606</v>
       </c>
       <c r="E188" t="s">
         <v>24</v>
       </c>
       <c r="F188" t="s">
         <v>25</v>
       </c>
       <c r="G188" t="s">
@@ -12997,51 +12997,51 @@
       <c r="I188" t="s">
         <v>28</v>
       </c>
       <c r="J188" t="s">
         <v>29</v>
       </c>
       <c r="K188" t="s">
         <v>30</v>
       </c>
       <c r="L188" t="s">
         <v>31</v>
       </c>
       <c r="M188">
         <v>3</v>
       </c>
       <c r="N188">
         <v>8</v>
       </c>
       <c r="O188">
         <v>8</v>
       </c>
       <c r="P188" t="s">
         <v>32</v>
       </c>
       <c r="Q188">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R188">
         <v>4311</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189">
         <v>67965</v>
       </c>
       <c r="B189" t="s">
         <v>21</v>
       </c>
       <c r="C189" t="s">
         <v>607</v>
       </c>
       <c r="D189" t="s">
         <v>608</v>
       </c>
       <c r="E189" t="s">
         <v>24</v>
       </c>
       <c r="F189" t="s">
         <v>25</v>
       </c>
       <c r="G189" t="s">
@@ -13053,51 +13053,51 @@
       <c r="I189" t="s">
         <v>609</v>
       </c>
       <c r="J189" t="s">
         <v>29</v>
       </c>
       <c r="K189" t="s">
         <v>30</v>
       </c>
       <c r="L189" t="s">
         <v>31</v>
       </c>
       <c r="M189">
         <v>3</v>
       </c>
       <c r="N189">
         <v>7</v>
       </c>
       <c r="O189">
         <v>8</v>
       </c>
       <c r="P189" t="s">
         <v>32</v>
       </c>
       <c r="Q189">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R189">
         <v>4360</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190">
         <v>68000</v>
       </c>
       <c r="B190" t="s">
         <v>21</v>
       </c>
       <c r="C190" t="s">
         <v>610</v>
       </c>
       <c r="D190" t="s">
         <v>611</v>
       </c>
       <c r="E190" t="s">
         <v>24</v>
       </c>
       <c r="F190" t="s">
         <v>25</v>
       </c>
       <c r="G190" t="s">
@@ -13109,51 +13109,51 @@
       <c r="I190" t="s">
         <v>28</v>
       </c>
       <c r="J190" t="s">
         <v>29</v>
       </c>
       <c r="K190" t="s">
         <v>30</v>
       </c>
       <c r="L190" t="s">
         <v>31</v>
       </c>
       <c r="M190">
         <v>3</v>
       </c>
       <c r="N190">
         <v>8</v>
       </c>
       <c r="O190">
         <v>8</v>
       </c>
       <c r="P190" t="s">
         <v>32</v>
       </c>
       <c r="Q190">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R190">
         <v>4364</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191">
         <v>68240</v>
       </c>
       <c r="B191" t="s">
         <v>21</v>
       </c>
       <c r="C191" t="s">
         <v>612</v>
       </c>
       <c r="D191" t="s">
         <v>613</v>
       </c>
       <c r="E191" t="s">
         <v>218</v>
       </c>
       <c r="F191" t="s">
         <v>219</v>
       </c>
       <c r="G191" t="s">
@@ -13165,51 +13165,51 @@
       <c r="I191" t="s">
         <v>616</v>
       </c>
       <c r="J191" t="s">
         <v>29</v>
       </c>
       <c r="K191" t="s">
         <v>30</v>
       </c>
       <c r="L191" t="s">
         <v>223</v>
       </c>
       <c r="M191">
         <v>3</v>
       </c>
       <c r="N191">
         <v>8</v>
       </c>
       <c r="O191">
         <v>8</v>
       </c>
       <c r="P191" t="s">
         <v>32</v>
       </c>
       <c r="Q191">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R191">
         <v>4385</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192">
         <v>68521</v>
       </c>
       <c r="B192" t="s">
         <v>21</v>
       </c>
       <c r="C192" t="s">
         <v>617</v>
       </c>
       <c r="D192" t="s">
         <v>618</v>
       </c>
       <c r="E192" t="s">
         <v>24</v>
       </c>
       <c r="F192" t="s">
         <v>25</v>
       </c>
       <c r="G192" t="s">
@@ -13221,51 +13221,51 @@
       <c r="I192" t="s">
         <v>28</v>
       </c>
       <c r="J192" t="s">
         <v>29</v>
       </c>
       <c r="K192" t="s">
         <v>30</v>
       </c>
       <c r="L192" t="s">
         <v>31</v>
       </c>
       <c r="M192">
         <v>3</v>
       </c>
       <c r="N192">
         <v>8</v>
       </c>
       <c r="O192">
         <v>8</v>
       </c>
       <c r="P192" t="s">
         <v>32</v>
       </c>
       <c r="Q192">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R192">
         <v>4407</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193">
         <v>69256</v>
       </c>
       <c r="B193" t="s">
         <v>21</v>
       </c>
       <c r="C193" t="s">
         <v>619</v>
       </c>
       <c r="D193" t="s">
         <v>620</v>
       </c>
       <c r="E193" t="s">
         <v>24</v>
       </c>
       <c r="F193" t="s">
         <v>25</v>
       </c>
       <c r="G193" t="s">
@@ -13277,51 +13277,51 @@
       <c r="I193" t="s">
         <v>28</v>
       </c>
       <c r="J193" t="s">
         <v>29</v>
       </c>
       <c r="K193" t="s">
         <v>30</v>
       </c>
       <c r="L193" t="s">
         <v>31</v>
       </c>
       <c r="M193">
         <v>3</v>
       </c>
       <c r="N193">
         <v>8</v>
       </c>
       <c r="O193">
         <v>8</v>
       </c>
       <c r="P193" t="s">
         <v>32</v>
       </c>
       <c r="Q193">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R193">
         <v>4475</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194">
         <v>69345</v>
       </c>
       <c r="B194" t="s">
         <v>21</v>
       </c>
       <c r="C194" t="s">
         <v>621</v>
       </c>
       <c r="D194" t="s">
         <v>622</v>
       </c>
       <c r="E194" t="s">
         <v>24</v>
       </c>
       <c r="F194" t="s">
         <v>25</v>
       </c>
       <c r="G194" t="s">
@@ -13333,51 +13333,51 @@
       <c r="I194" t="s">
         <v>623</v>
       </c>
       <c r="J194" t="s">
         <v>29</v>
       </c>
       <c r="K194" t="s">
         <v>30</v>
       </c>
       <c r="L194" t="s">
         <v>31</v>
       </c>
       <c r="M194">
         <v>3</v>
       </c>
       <c r="N194">
         <v>7</v>
       </c>
       <c r="O194">
         <v>8</v>
       </c>
       <c r="P194" t="s">
         <v>32</v>
       </c>
       <c r="Q194">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R194">
         <v>4483</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195">
         <v>69465</v>
       </c>
       <c r="B195" t="s">
         <v>21</v>
       </c>
       <c r="C195" t="s">
         <v>624</v>
       </c>
       <c r="D195" t="s">
         <v>625</v>
       </c>
       <c r="E195" t="s">
         <v>24</v>
       </c>
       <c r="F195" t="s">
         <v>25</v>
       </c>
       <c r="G195" t="s">
@@ -13389,51 +13389,51 @@
       <c r="I195" t="s">
         <v>626</v>
       </c>
       <c r="J195" t="s">
         <v>29</v>
       </c>
       <c r="K195" t="s">
         <v>30</v>
       </c>
       <c r="L195" t="s">
         <v>31</v>
       </c>
       <c r="M195">
         <v>3</v>
       </c>
       <c r="N195">
         <v>7</v>
       </c>
       <c r="O195">
         <v>8</v>
       </c>
       <c r="P195" t="s">
         <v>32</v>
       </c>
       <c r="Q195">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R195">
         <v>4493</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196">
         <v>69585</v>
       </c>
       <c r="B196" t="s">
         <v>21</v>
       </c>
       <c r="C196" t="s">
         <v>627</v>
       </c>
       <c r="D196" t="s">
         <v>628</v>
       </c>
       <c r="E196" t="s">
         <v>24</v>
       </c>
       <c r="F196" t="s">
         <v>25</v>
       </c>
       <c r="G196" t="s">
@@ -13445,51 +13445,51 @@
       <c r="I196" t="s">
         <v>28</v>
       </c>
       <c r="J196" t="s">
         <v>29</v>
       </c>
       <c r="K196" t="s">
         <v>30</v>
       </c>
       <c r="L196" t="s">
         <v>31</v>
       </c>
       <c r="M196">
         <v>3</v>
       </c>
       <c r="N196">
         <v>7</v>
       </c>
       <c r="O196">
         <v>8</v>
       </c>
       <c r="P196" t="s">
         <v>32</v>
       </c>
       <c r="Q196">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R196">
         <v>4504</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197">
         <v>70072</v>
       </c>
       <c r="B197" t="s">
         <v>21</v>
       </c>
       <c r="C197" t="s">
         <v>629</v>
       </c>
       <c r="D197" t="s">
         <v>630</v>
       </c>
       <c r="E197" t="s">
         <v>24</v>
       </c>
       <c r="F197" t="s">
         <v>25</v>
       </c>
       <c r="G197" t="s">
@@ -13501,51 +13501,51 @@
       <c r="I197" t="s">
         <v>325</v>
       </c>
       <c r="J197" t="s">
         <v>29</v>
       </c>
       <c r="K197" t="s">
         <v>30</v>
       </c>
       <c r="L197" t="s">
         <v>31</v>
       </c>
       <c r="M197">
         <v>3</v>
       </c>
       <c r="N197">
         <v>8</v>
       </c>
       <c r="O197">
         <v>8</v>
       </c>
       <c r="P197" t="s">
         <v>32</v>
       </c>
       <c r="Q197">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R197">
         <v>4550</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198">
         <v>70158</v>
       </c>
       <c r="B198" t="s">
         <v>21</v>
       </c>
       <c r="C198" t="s">
         <v>631</v>
       </c>
       <c r="D198" t="s">
         <v>632</v>
       </c>
       <c r="E198" t="s">
         <v>24</v>
       </c>
       <c r="F198" t="s">
         <v>25</v>
       </c>
       <c r="G198" t="s">
@@ -13557,51 +13557,51 @@
       <c r="I198" t="s">
         <v>633</v>
       </c>
       <c r="J198" t="s">
         <v>29</v>
       </c>
       <c r="K198" t="s">
         <v>30</v>
       </c>
       <c r="L198" t="s">
         <v>31</v>
       </c>
       <c r="M198">
         <v>3</v>
       </c>
       <c r="N198">
         <v>7</v>
       </c>
       <c r="O198">
         <v>8</v>
       </c>
       <c r="P198" t="s">
         <v>32</v>
       </c>
       <c r="Q198">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R198">
         <v>4557</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199">
         <v>70370</v>
       </c>
       <c r="B199" t="s">
         <v>21</v>
       </c>
       <c r="C199" t="s">
         <v>634</v>
       </c>
       <c r="D199" t="s">
         <v>635</v>
       </c>
       <c r="E199" t="s">
         <v>52</v>
       </c>
       <c r="F199" t="s">
         <v>53</v>
       </c>
       <c r="G199" t="s">
@@ -13613,51 +13613,51 @@
       <c r="I199" t="s">
         <v>638</v>
       </c>
       <c r="J199" t="s">
         <v>29</v>
       </c>
       <c r="K199" t="s">
         <v>57</v>
       </c>
       <c r="L199" t="s">
         <v>58</v>
       </c>
       <c r="M199">
         <v>3</v>
       </c>
       <c r="N199">
         <v>8</v>
       </c>
       <c r="O199">
         <v>8</v>
       </c>
       <c r="P199" t="s">
         <v>32</v>
       </c>
       <c r="Q199">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R199">
         <v>4575</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200">
         <v>70620</v>
       </c>
       <c r="B200" t="s">
         <v>21</v>
       </c>
       <c r="C200" t="s">
         <v>639</v>
       </c>
       <c r="D200" t="s">
         <v>640</v>
       </c>
       <c r="E200" t="s">
         <v>24</v>
       </c>
       <c r="F200" t="s">
         <v>25</v>
       </c>
       <c r="G200" t="s">
@@ -13669,51 +13669,51 @@
       <c r="I200" t="s">
         <v>28</v>
       </c>
       <c r="J200" t="s">
         <v>29</v>
       </c>
       <c r="K200" t="s">
         <v>30</v>
       </c>
       <c r="L200" t="s">
         <v>31</v>
       </c>
       <c r="M200">
         <v>3</v>
       </c>
       <c r="N200">
         <v>8</v>
       </c>
       <c r="O200">
         <v>8</v>
       </c>
       <c r="P200" t="s">
         <v>32</v>
       </c>
       <c r="Q200">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R200">
         <v>4598</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201">
         <v>70648</v>
       </c>
       <c r="B201" t="s">
         <v>318</v>
       </c>
       <c r="C201" t="s">
         <v>477</v>
       </c>
       <c r="D201" t="s">
         <v>641</v>
       </c>
       <c r="E201" t="s">
         <v>40</v>
       </c>
       <c r="F201" t="s">
         <v>41</v>
       </c>
       <c r="G201" t="s">
@@ -13725,51 +13725,51 @@
       <c r="I201" t="s">
         <v>642</v>
       </c>
       <c r="J201" t="s">
         <v>29</v>
       </c>
       <c r="K201" t="s">
         <v>30</v>
       </c>
       <c r="L201" t="s">
         <v>45</v>
       </c>
       <c r="M201">
         <v>1</v>
       </c>
       <c r="N201">
         <v>4</v>
       </c>
       <c r="O201">
         <v>8</v>
       </c>
       <c r="P201" t="s">
         <v>32</v>
       </c>
       <c r="Q201">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R201">
         <v>4600</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202">
         <v>70737</v>
       </c>
       <c r="B202" t="s">
         <v>21</v>
       </c>
       <c r="C202" t="s">
         <v>643</v>
       </c>
       <c r="D202" t="s">
         <v>644</v>
       </c>
       <c r="E202" t="s">
         <v>62</v>
       </c>
       <c r="F202" t="s">
         <v>63</v>
       </c>
       <c r="G202" t="s">
@@ -13781,51 +13781,51 @@
       <c r="I202" t="s">
         <v>180</v>
       </c>
       <c r="J202" t="s">
         <v>29</v>
       </c>
       <c r="K202" t="s">
         <v>30</v>
       </c>
       <c r="L202" t="s">
         <v>67</v>
       </c>
       <c r="M202">
         <v>3</v>
       </c>
       <c r="N202">
         <v>8</v>
       </c>
       <c r="O202">
         <v>8</v>
       </c>
       <c r="P202" t="s">
         <v>32</v>
       </c>
       <c r="Q202">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R202">
         <v>4608</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203">
         <v>72391</v>
       </c>
       <c r="B203" t="s">
         <v>21</v>
       </c>
       <c r="C203" t="s">
         <v>645</v>
       </c>
       <c r="D203" t="s">
         <v>646</v>
       </c>
       <c r="E203" t="s">
         <v>24</v>
       </c>
       <c r="F203" t="s">
         <v>25</v>
       </c>
       <c r="G203" t="s">
@@ -13837,51 +13837,51 @@
       <c r="I203" t="s">
         <v>647</v>
       </c>
       <c r="J203" t="s">
         <v>29</v>
       </c>
       <c r="K203" t="s">
         <v>30</v>
       </c>
       <c r="L203" t="s">
         <v>31</v>
       </c>
       <c r="M203">
         <v>3</v>
       </c>
       <c r="N203">
         <v>7</v>
       </c>
       <c r="O203">
         <v>8</v>
       </c>
       <c r="P203" t="s">
         <v>32</v>
       </c>
       <c r="Q203">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R203">
         <v>4652</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204">
         <v>73033</v>
       </c>
       <c r="B204" t="s">
         <v>21</v>
       </c>
       <c r="C204" t="s">
         <v>648</v>
       </c>
       <c r="D204" t="s">
         <v>649</v>
       </c>
       <c r="E204" t="s">
         <v>24</v>
       </c>
       <c r="F204" t="s">
         <v>25</v>
       </c>
       <c r="G204" t="s">
@@ -13893,51 +13893,51 @@
       <c r="I204" t="s">
         <v>650</v>
       </c>
       <c r="J204" t="s">
         <v>29</v>
       </c>
       <c r="K204" t="s">
         <v>30</v>
       </c>
       <c r="L204" t="s">
         <v>31</v>
       </c>
       <c r="M204">
         <v>3</v>
       </c>
       <c r="N204">
         <v>7</v>
       </c>
       <c r="O204">
         <v>8</v>
       </c>
       <c r="P204" t="s">
         <v>32</v>
       </c>
       <c r="Q204">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R204">
         <v>4711</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205">
         <v>73105</v>
       </c>
       <c r="B205" t="s">
         <v>21</v>
       </c>
       <c r="C205" t="s">
         <v>651</v>
       </c>
       <c r="D205" t="s">
         <v>652</v>
       </c>
       <c r="E205" t="s">
         <v>24</v>
       </c>
       <c r="F205" t="s">
         <v>25</v>
       </c>
       <c r="G205" t="s">
@@ -13949,51 +13949,51 @@
       <c r="I205" t="s">
         <v>653</v>
       </c>
       <c r="J205" t="s">
         <v>29</v>
       </c>
       <c r="K205" t="s">
         <v>30</v>
       </c>
       <c r="L205" t="s">
         <v>31</v>
       </c>
       <c r="M205">
         <v>3</v>
       </c>
       <c r="N205">
         <v>6</v>
       </c>
       <c r="O205">
         <v>8</v>
       </c>
       <c r="P205" t="s">
         <v>32</v>
       </c>
       <c r="Q205">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R205">
         <v>4717</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206">
         <v>73147</v>
       </c>
       <c r="B206" t="s">
         <v>21</v>
       </c>
       <c r="C206" t="s">
         <v>654</v>
       </c>
       <c r="D206" t="s">
         <v>655</v>
       </c>
       <c r="E206" t="s">
         <v>62</v>
       </c>
       <c r="F206" t="s">
         <v>63</v>
       </c>
       <c r="G206" t="s">
@@ -14005,51 +14005,51 @@
       <c r="I206" t="s">
         <v>180</v>
       </c>
       <c r="J206" t="s">
         <v>29</v>
       </c>
       <c r="K206" t="s">
         <v>30</v>
       </c>
       <c r="L206" t="s">
         <v>67</v>
       </c>
       <c r="M206">
         <v>3</v>
       </c>
       <c r="N206">
         <v>8</v>
       </c>
       <c r="O206">
         <v>8</v>
       </c>
       <c r="P206" t="s">
         <v>32</v>
       </c>
       <c r="Q206">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R206">
         <v>4721</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207">
         <v>73482</v>
       </c>
       <c r="B207" t="s">
         <v>21</v>
       </c>
       <c r="C207" t="s">
         <v>656</v>
       </c>
       <c r="D207" t="s">
         <v>657</v>
       </c>
       <c r="E207" t="s">
         <v>24</v>
       </c>
       <c r="F207" t="s">
         <v>25</v>
       </c>
       <c r="G207" t="s">
@@ -14061,51 +14061,51 @@
       <c r="I207" t="s">
         <v>28</v>
       </c>
       <c r="J207" t="s">
         <v>29</v>
       </c>
       <c r="K207" t="s">
         <v>30</v>
       </c>
       <c r="L207" t="s">
         <v>31</v>
       </c>
       <c r="M207">
         <v>3</v>
       </c>
       <c r="N207">
         <v>8</v>
       </c>
       <c r="O207">
         <v>8</v>
       </c>
       <c r="P207" t="s">
         <v>32</v>
       </c>
       <c r="Q207">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R207">
         <v>4753</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208">
         <v>75215</v>
       </c>
       <c r="B208" t="s">
         <v>21</v>
       </c>
       <c r="C208" t="s">
         <v>658</v>
       </c>
       <c r="D208" t="s">
         <v>659</v>
       </c>
       <c r="E208" t="s">
         <v>24</v>
       </c>
       <c r="F208" t="s">
         <v>25</v>
       </c>
       <c r="G208" t="s">
@@ -14117,51 +14117,51 @@
       <c r="I208" t="s">
         <v>28</v>
       </c>
       <c r="J208" t="s">
         <v>29</v>
       </c>
       <c r="K208" t="s">
         <v>30</v>
       </c>
       <c r="L208" t="s">
         <v>31</v>
       </c>
       <c r="M208">
         <v>3</v>
       </c>
       <c r="N208">
         <v>8</v>
       </c>
       <c r="O208">
         <v>8</v>
       </c>
       <c r="P208" t="s">
         <v>32</v>
       </c>
       <c r="Q208">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R208">
         <v>4807</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209">
         <v>75232</v>
       </c>
       <c r="B209" t="s">
         <v>21</v>
       </c>
       <c r="C209" t="s">
         <v>660</v>
       </c>
       <c r="D209" t="s">
         <v>661</v>
       </c>
       <c r="E209" t="s">
         <v>98</v>
       </c>
       <c r="F209" t="s">
         <v>99</v>
       </c>
       <c r="G209" t="s">
@@ -14173,51 +14173,51 @@
       <c r="I209" t="s">
         <v>253</v>
       </c>
       <c r="J209" t="s">
         <v>29</v>
       </c>
       <c r="K209" t="s">
         <v>57</v>
       </c>
       <c r="L209" t="s">
         <v>103</v>
       </c>
       <c r="M209">
         <v>3</v>
       </c>
       <c r="N209">
         <v>8</v>
       </c>
       <c r="O209">
         <v>8</v>
       </c>
       <c r="P209" t="s">
         <v>32</v>
       </c>
       <c r="Q209">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R209">
         <v>4809</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210">
         <v>76042</v>
       </c>
       <c r="B210" t="s">
         <v>21</v>
       </c>
       <c r="C210" t="s">
         <v>662</v>
       </c>
       <c r="D210" t="s">
         <v>663</v>
       </c>
       <c r="E210" t="s">
         <v>24</v>
       </c>
       <c r="F210" t="s">
         <v>25</v>
       </c>
       <c r="G210" t="s">
@@ -14229,51 +14229,51 @@
       <c r="I210" t="s">
         <v>28</v>
       </c>
       <c r="J210" t="s">
         <v>29</v>
       </c>
       <c r="K210" t="s">
         <v>30</v>
       </c>
       <c r="L210" t="s">
         <v>31</v>
       </c>
       <c r="M210">
         <v>3</v>
       </c>
       <c r="N210">
         <v>8</v>
       </c>
       <c r="O210">
         <v>8</v>
       </c>
       <c r="P210" t="s">
         <v>32</v>
       </c>
       <c r="Q210">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R210">
         <v>4814</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211">
         <v>76162</v>
       </c>
       <c r="B211" t="s">
         <v>21</v>
       </c>
       <c r="C211" t="s">
         <v>664</v>
       </c>
       <c r="D211" t="s">
         <v>665</v>
       </c>
       <c r="E211" t="s">
         <v>40</v>
       </c>
       <c r="F211" t="s">
         <v>41</v>
       </c>
       <c r="G211" t="s">
@@ -14285,51 +14285,51 @@
       <c r="I211" t="s">
         <v>666</v>
       </c>
       <c r="J211" t="s">
         <v>29</v>
       </c>
       <c r="K211" t="s">
         <v>30</v>
       </c>
       <c r="L211" t="s">
         <v>45</v>
       </c>
       <c r="M211">
         <v>3</v>
       </c>
       <c r="N211">
         <v>6</v>
       </c>
       <c r="O211">
         <v>8</v>
       </c>
       <c r="P211" t="s">
         <v>32</v>
       </c>
       <c r="Q211">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R211">
         <v>4824</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212">
         <v>77205</v>
       </c>
       <c r="B212" t="s">
         <v>21</v>
       </c>
       <c r="C212" t="s">
         <v>667</v>
       </c>
       <c r="D212" t="s">
         <v>668</v>
       </c>
       <c r="E212" t="s">
         <v>24</v>
       </c>
       <c r="F212" t="s">
         <v>25</v>
       </c>
       <c r="G212" t="s">
@@ -14341,51 +14341,51 @@
       <c r="I212" t="s">
         <v>28</v>
       </c>
       <c r="J212" t="s">
         <v>29</v>
       </c>
       <c r="K212" t="s">
         <v>30</v>
       </c>
       <c r="L212" t="s">
         <v>31</v>
       </c>
       <c r="M212">
         <v>3</v>
       </c>
       <c r="N212">
         <v>8</v>
       </c>
       <c r="O212">
         <v>8</v>
       </c>
       <c r="P212" t="s">
         <v>32</v>
       </c>
       <c r="Q212">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R212">
         <v>4847</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213">
         <v>77596</v>
       </c>
       <c r="B213" t="s">
         <v>21</v>
       </c>
       <c r="C213" t="s">
         <v>669</v>
       </c>
       <c r="D213" t="s">
         <v>670</v>
       </c>
       <c r="E213" t="s">
         <v>52</v>
       </c>
       <c r="F213" t="s">
         <v>53</v>
       </c>
       <c r="G213" t="s">
@@ -14397,51 +14397,51 @@
       <c r="I213" t="s">
         <v>671</v>
       </c>
       <c r="J213" t="s">
         <v>29</v>
       </c>
       <c r="K213" t="s">
         <v>57</v>
       </c>
       <c r="L213" t="s">
         <v>58</v>
       </c>
       <c r="M213">
         <v>3</v>
       </c>
       <c r="N213">
         <v>5</v>
       </c>
       <c r="O213">
         <v>8</v>
       </c>
       <c r="P213" t="s">
         <v>32</v>
       </c>
       <c r="Q213">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R213">
         <v>4883</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214">
         <v>78272</v>
       </c>
       <c r="B214" t="s">
         <v>21</v>
       </c>
       <c r="C214" t="s">
         <v>672</v>
       </c>
       <c r="D214" t="s">
         <v>673</v>
       </c>
       <c r="E214" t="s">
         <v>40</v>
       </c>
       <c r="F214" t="s">
         <v>41</v>
       </c>
       <c r="G214" t="s">
@@ -14453,51 +14453,51 @@
       <c r="I214" t="s">
         <v>674</v>
       </c>
       <c r="J214" t="s">
         <v>29</v>
       </c>
       <c r="K214" t="s">
         <v>30</v>
       </c>
       <c r="L214" t="s">
         <v>45</v>
       </c>
       <c r="M214">
         <v>3</v>
       </c>
       <c r="N214">
         <v>7</v>
       </c>
       <c r="O214">
         <v>8</v>
       </c>
       <c r="P214" t="s">
         <v>32</v>
       </c>
       <c r="Q214">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R214">
         <v>4910</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215">
         <v>78543</v>
       </c>
       <c r="B215" t="s">
         <v>21</v>
       </c>
       <c r="C215" t="s">
         <v>675</v>
       </c>
       <c r="D215" t="s">
         <v>676</v>
       </c>
       <c r="E215" t="s">
         <v>98</v>
       </c>
       <c r="F215" t="s">
         <v>99</v>
       </c>
       <c r="G215" t="s">
@@ -14509,51 +14509,51 @@
       <c r="I215" t="s">
         <v>102</v>
       </c>
       <c r="J215" t="s">
         <v>29</v>
       </c>
       <c r="K215" t="s">
         <v>57</v>
       </c>
       <c r="L215" t="s">
         <v>103</v>
       </c>
       <c r="M215">
         <v>3</v>
       </c>
       <c r="N215">
         <v>8</v>
       </c>
       <c r="O215">
         <v>8</v>
       </c>
       <c r="P215" t="s">
         <v>32</v>
       </c>
       <c r="Q215">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R215">
         <v>4936</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216">
         <v>78567</v>
       </c>
       <c r="B216" t="s">
         <v>21</v>
       </c>
       <c r="C216" t="s">
         <v>677</v>
       </c>
       <c r="D216" t="s">
         <v>678</v>
       </c>
       <c r="E216" t="s">
         <v>24</v>
       </c>
       <c r="F216" t="s">
         <v>25</v>
       </c>
       <c r="G216" t="s">
@@ -14565,51 +14565,51 @@
       <c r="I216" t="s">
         <v>679</v>
       </c>
       <c r="J216" t="s">
         <v>29</v>
       </c>
       <c r="K216" t="s">
         <v>30</v>
       </c>
       <c r="L216" t="s">
         <v>31</v>
       </c>
       <c r="M216">
         <v>3</v>
       </c>
       <c r="N216">
         <v>6</v>
       </c>
       <c r="O216">
         <v>8</v>
       </c>
       <c r="P216" t="s">
         <v>32</v>
       </c>
       <c r="Q216">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R216">
         <v>4938</v>
       </c>
     </row>
     <row r="217" spans="1:18">
       <c r="A217">
         <v>78598</v>
       </c>
       <c r="B217" t="s">
         <v>21</v>
       </c>
       <c r="C217" t="s">
         <v>680</v>
       </c>
       <c r="D217" t="s">
         <v>681</v>
       </c>
       <c r="E217" t="s">
         <v>98</v>
       </c>
       <c r="F217" t="s">
         <v>99</v>
       </c>
       <c r="G217" t="s">
@@ -14621,51 +14621,51 @@
       <c r="I217" t="s">
         <v>102</v>
       </c>
       <c r="J217" t="s">
         <v>29</v>
       </c>
       <c r="K217" t="s">
         <v>57</v>
       </c>
       <c r="L217" t="s">
         <v>103</v>
       </c>
       <c r="M217">
         <v>3</v>
       </c>
       <c r="N217">
         <v>8</v>
       </c>
       <c r="O217">
         <v>8</v>
       </c>
       <c r="P217" t="s">
         <v>32</v>
       </c>
       <c r="Q217">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R217">
         <v>4941</v>
       </c>
     </row>
     <row r="218" spans="1:18">
       <c r="A218">
         <v>80025</v>
       </c>
       <c r="B218" t="s">
         <v>21</v>
       </c>
       <c r="C218" t="s">
         <v>682</v>
       </c>
       <c r="D218" t="s">
         <v>683</v>
       </c>
       <c r="E218" t="s">
         <v>24</v>
       </c>
       <c r="F218" t="s">
         <v>25</v>
       </c>
       <c r="G218" t="s">
@@ -14677,51 +14677,51 @@
       <c r="I218" t="s">
         <v>684</v>
       </c>
       <c r="J218" t="s">
         <v>29</v>
       </c>
       <c r="K218" t="s">
         <v>30</v>
       </c>
       <c r="L218" t="s">
         <v>31</v>
       </c>
       <c r="M218">
         <v>3</v>
       </c>
       <c r="N218">
         <v>7</v>
       </c>
       <c r="O218">
         <v>8</v>
       </c>
       <c r="P218" t="s">
         <v>32</v>
       </c>
       <c r="Q218">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R218">
         <v>4950</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219">
         <v>80159</v>
       </c>
       <c r="B219" t="s">
         <v>21</v>
       </c>
       <c r="C219" t="s">
         <v>685</v>
       </c>
       <c r="D219" t="s">
         <v>686</v>
       </c>
       <c r="E219" t="s">
         <v>24</v>
       </c>
       <c r="F219" t="s">
         <v>25</v>
       </c>
       <c r="G219" t="s">
@@ -14733,51 +14733,51 @@
       <c r="I219" t="s">
         <v>687</v>
       </c>
       <c r="J219" t="s">
         <v>29</v>
       </c>
       <c r="K219" t="s">
         <v>30</v>
       </c>
       <c r="L219" t="s">
         <v>31</v>
       </c>
       <c r="M219">
         <v>3</v>
       </c>
       <c r="N219">
         <v>7</v>
       </c>
       <c r="O219">
         <v>8</v>
       </c>
       <c r="P219" t="s">
         <v>32</v>
       </c>
       <c r="Q219">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R219">
         <v>4963</v>
       </c>
     </row>
     <row r="220" spans="1:18">
       <c r="A220">
         <v>80193</v>
       </c>
       <c r="B220" t="s">
         <v>21</v>
       </c>
       <c r="C220" t="s">
         <v>688</v>
       </c>
       <c r="D220" t="s">
         <v>689</v>
       </c>
       <c r="E220" t="s">
         <v>24</v>
       </c>
       <c r="F220" t="s">
         <v>25</v>
       </c>
       <c r="G220" t="s">
@@ -14789,51 +14789,51 @@
       <c r="I220" t="s">
         <v>28</v>
       </c>
       <c r="J220" t="s">
         <v>29</v>
       </c>
       <c r="K220" t="s">
         <v>30</v>
       </c>
       <c r="L220" t="s">
         <v>31</v>
       </c>
       <c r="M220">
         <v>3</v>
       </c>
       <c r="N220">
         <v>8</v>
       </c>
       <c r="O220">
         <v>8</v>
       </c>
       <c r="P220" t="s">
         <v>32</v>
       </c>
       <c r="Q220">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R220">
         <v>4966</v>
       </c>
     </row>
     <row r="221" spans="1:18">
       <c r="A221">
         <v>80251</v>
       </c>
       <c r="B221" t="s">
         <v>21</v>
       </c>
       <c r="C221" t="s">
         <v>690</v>
       </c>
       <c r="D221" t="s">
         <v>691</v>
       </c>
       <c r="E221" t="s">
         <v>98</v>
       </c>
       <c r="F221" t="s">
         <v>99</v>
       </c>
       <c r="G221" t="s">
@@ -14845,51 +14845,51 @@
       <c r="I221" t="s">
         <v>572</v>
       </c>
       <c r="J221" t="s">
         <v>29</v>
       </c>
       <c r="K221" t="s">
         <v>57</v>
       </c>
       <c r="L221" t="s">
         <v>103</v>
       </c>
       <c r="M221">
         <v>3</v>
       </c>
       <c r="N221">
         <v>8</v>
       </c>
       <c r="O221">
         <v>8</v>
       </c>
       <c r="P221" t="s">
         <v>32</v>
       </c>
       <c r="Q221">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R221">
         <v>4971</v>
       </c>
     </row>
     <row r="222" spans="1:18">
       <c r="A222">
         <v>80371</v>
       </c>
       <c r="B222" t="s">
         <v>318</v>
       </c>
       <c r="C222" t="s">
         <v>111</v>
       </c>
       <c r="D222" t="s">
         <v>692</v>
       </c>
       <c r="E222" t="s">
         <v>24</v>
       </c>
       <c r="F222" t="s">
         <v>25</v>
       </c>
       <c r="G222" t="s">
@@ -14901,51 +14901,51 @@
       <c r="I222" t="s">
         <v>325</v>
       </c>
       <c r="J222" t="s">
         <v>29</v>
       </c>
       <c r="K222" t="s">
         <v>30</v>
       </c>
       <c r="L222" t="s">
         <v>31</v>
       </c>
       <c r="M222">
         <v>1</v>
       </c>
       <c r="N222">
         <v>3</v>
       </c>
       <c r="O222">
         <v>8</v>
       </c>
       <c r="P222" t="s">
         <v>32</v>
       </c>
       <c r="Q222">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R222">
         <v>4982</v>
       </c>
     </row>
     <row r="223" spans="1:18">
       <c r="A223">
         <v>80412</v>
       </c>
       <c r="B223" t="s">
         <v>21</v>
       </c>
       <c r="C223" t="s">
         <v>693</v>
       </c>
       <c r="D223" t="s">
         <v>694</v>
       </c>
       <c r="E223" t="s">
         <v>24</v>
       </c>
       <c r="F223" t="s">
         <v>25</v>
       </c>
       <c r="G223" t="s">
@@ -14957,51 +14957,51 @@
       <c r="I223" t="s">
         <v>28</v>
       </c>
       <c r="J223" t="s">
         <v>29</v>
       </c>
       <c r="K223" t="s">
         <v>30</v>
       </c>
       <c r="L223" t="s">
         <v>31</v>
       </c>
       <c r="M223">
         <v>3</v>
       </c>
       <c r="N223">
         <v>8</v>
       </c>
       <c r="O223">
         <v>8</v>
       </c>
       <c r="P223" t="s">
         <v>32</v>
       </c>
       <c r="Q223">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R223">
         <v>4986</v>
       </c>
     </row>
     <row r="224" spans="1:18">
       <c r="A224">
         <v>80604</v>
       </c>
       <c r="B224" t="s">
         <v>21</v>
       </c>
       <c r="C224" t="s">
         <v>695</v>
       </c>
       <c r="D224" t="s">
         <v>696</v>
       </c>
       <c r="E224" t="s">
         <v>24</v>
       </c>
       <c r="F224" t="s">
         <v>25</v>
       </c>
       <c r="G224" t="s">
@@ -15013,51 +15013,51 @@
       <c r="I224" t="s">
         <v>28</v>
       </c>
       <c r="J224" t="s">
         <v>29</v>
       </c>
       <c r="K224" t="s">
         <v>30</v>
       </c>
       <c r="L224" t="s">
         <v>31</v>
       </c>
       <c r="M224">
         <v>3</v>
       </c>
       <c r="N224">
         <v>8</v>
       </c>
       <c r="O224">
         <v>8</v>
       </c>
       <c r="P224" t="s">
         <v>32</v>
       </c>
       <c r="Q224">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R224">
         <v>5003</v>
       </c>
     </row>
     <row r="225" spans="1:18">
       <c r="A225">
         <v>80649</v>
       </c>
       <c r="B225" t="s">
         <v>21</v>
       </c>
       <c r="C225" t="s">
         <v>697</v>
       </c>
       <c r="D225" t="s">
         <v>698</v>
       </c>
       <c r="E225" t="s">
         <v>52</v>
       </c>
       <c r="F225" t="s">
         <v>53</v>
       </c>
       <c r="G225" t="s">
@@ -15069,51 +15069,51 @@
       <c r="I225" t="s">
         <v>699</v>
       </c>
       <c r="J225" t="s">
         <v>29</v>
       </c>
       <c r="K225" t="s">
         <v>57</v>
       </c>
       <c r="L225" t="s">
         <v>58</v>
       </c>
       <c r="M225">
         <v>3</v>
       </c>
       <c r="N225">
         <v>7</v>
       </c>
       <c r="O225">
         <v>8</v>
       </c>
       <c r="P225" t="s">
         <v>32</v>
       </c>
       <c r="Q225">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R225">
         <v>5006</v>
       </c>
     </row>
     <row r="226" spans="1:18">
       <c r="A226">
         <v>80666</v>
       </c>
       <c r="B226" t="s">
         <v>21</v>
       </c>
       <c r="C226" t="s">
         <v>697</v>
       </c>
       <c r="D226" t="s">
         <v>698</v>
       </c>
       <c r="E226" t="s">
         <v>24</v>
       </c>
       <c r="F226" t="s">
         <v>25</v>
       </c>
       <c r="G226" t="s">
@@ -15125,51 +15125,51 @@
       <c r="I226" t="s">
         <v>28</v>
       </c>
       <c r="J226" t="s">
         <v>29</v>
       </c>
       <c r="K226" t="s">
         <v>30</v>
       </c>
       <c r="L226" t="s">
         <v>31</v>
       </c>
       <c r="M226">
         <v>3</v>
       </c>
       <c r="N226">
         <v>8</v>
       </c>
       <c r="O226">
         <v>8</v>
       </c>
       <c r="P226" t="s">
         <v>32</v>
       </c>
       <c r="Q226">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R226">
         <v>5008</v>
       </c>
     </row>
     <row r="227" spans="1:18">
       <c r="A227">
         <v>81325</v>
       </c>
       <c r="B227" t="s">
         <v>21</v>
       </c>
       <c r="C227" t="s">
         <v>700</v>
       </c>
       <c r="D227" t="s">
         <v>701</v>
       </c>
       <c r="E227" t="s">
         <v>98</v>
       </c>
       <c r="F227" t="s">
         <v>99</v>
       </c>
       <c r="G227" t="s">
@@ -15181,51 +15181,51 @@
       <c r="I227" t="s">
         <v>253</v>
       </c>
       <c r="J227" t="s">
         <v>29</v>
       </c>
       <c r="K227" t="s">
         <v>57</v>
       </c>
       <c r="L227" t="s">
         <v>103</v>
       </c>
       <c r="M227">
         <v>3</v>
       </c>
       <c r="N227">
         <v>8</v>
       </c>
       <c r="O227">
         <v>8</v>
       </c>
       <c r="P227" t="s">
         <v>32</v>
       </c>
       <c r="Q227">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R227">
         <v>5066</v>
       </c>
     </row>
     <row r="228" spans="1:18">
       <c r="A228">
         <v>81520</v>
       </c>
       <c r="B228" t="s">
         <v>21</v>
       </c>
       <c r="C228" t="s">
         <v>702</v>
       </c>
       <c r="D228" t="s">
         <v>703</v>
       </c>
       <c r="E228" t="s">
         <v>24</v>
       </c>
       <c r="F228" t="s">
         <v>25</v>
       </c>
       <c r="G228" t="s">
@@ -15237,51 +15237,51 @@
       <c r="I228" t="s">
         <v>28</v>
       </c>
       <c r="J228" t="s">
         <v>29</v>
       </c>
       <c r="K228" t="s">
         <v>30</v>
       </c>
       <c r="L228" t="s">
         <v>31</v>
       </c>
       <c r="M228">
         <v>3</v>
       </c>
       <c r="N228">
         <v>8</v>
       </c>
       <c r="O228">
         <v>8</v>
       </c>
       <c r="P228" t="s">
         <v>32</v>
       </c>
       <c r="Q228">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R228">
         <v>5084</v>
       </c>
     </row>
     <row r="229" spans="1:18">
       <c r="A229">
         <v>81606</v>
       </c>
       <c r="B229" t="s">
         <v>21</v>
       </c>
       <c r="C229" t="s">
         <v>704</v>
       </c>
       <c r="D229" t="s">
         <v>705</v>
       </c>
       <c r="E229" t="s">
         <v>98</v>
       </c>
       <c r="F229" t="s">
         <v>99</v>
       </c>
       <c r="G229" t="s">
@@ -15293,51 +15293,51 @@
       <c r="I229" t="s">
         <v>102</v>
       </c>
       <c r="J229" t="s">
         <v>29</v>
       </c>
       <c r="K229" t="s">
         <v>57</v>
       </c>
       <c r="L229" t="s">
         <v>103</v>
       </c>
       <c r="M229">
         <v>3</v>
       </c>
       <c r="N229">
         <v>8</v>
       </c>
       <c r="O229">
         <v>8</v>
       </c>
       <c r="P229" t="s">
         <v>32</v>
       </c>
       <c r="Q229">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R229">
         <v>5092</v>
       </c>
     </row>
     <row r="230" spans="1:18">
       <c r="A230">
         <v>81623</v>
       </c>
       <c r="B230" t="s">
         <v>21</v>
       </c>
       <c r="C230" t="s">
         <v>706</v>
       </c>
       <c r="D230" t="s">
         <v>707</v>
       </c>
       <c r="E230" t="s">
         <v>243</v>
       </c>
       <c r="F230" t="s">
         <v>244</v>
       </c>
       <c r="G230" t="s">
@@ -15349,51 +15349,51 @@
       <c r="I230" t="s">
         <v>710</v>
       </c>
       <c r="J230" t="s">
         <v>29</v>
       </c>
       <c r="K230" t="s">
         <v>57</v>
       </c>
       <c r="L230" t="s">
         <v>248</v>
       </c>
       <c r="M230">
         <v>3</v>
       </c>
       <c r="N230">
         <v>8</v>
       </c>
       <c r="O230">
         <v>8</v>
       </c>
       <c r="P230" t="s">
         <v>32</v>
       </c>
       <c r="Q230">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R230">
         <v>5094</v>
       </c>
     </row>
     <row r="231" spans="1:18">
       <c r="A231">
         <v>81774</v>
       </c>
       <c r="B231" t="s">
         <v>21</v>
       </c>
       <c r="C231" t="s">
         <v>711</v>
       </c>
       <c r="D231" t="s">
         <v>712</v>
       </c>
       <c r="E231" t="s">
         <v>62</v>
       </c>
       <c r="F231" t="s">
         <v>63</v>
       </c>
       <c r="G231" t="s">
@@ -15405,51 +15405,51 @@
       <c r="I231" t="s">
         <v>118</v>
       </c>
       <c r="J231" t="s">
         <v>29</v>
       </c>
       <c r="K231" t="s">
         <v>30</v>
       </c>
       <c r="L231" t="s">
         <v>67</v>
       </c>
       <c r="M231">
         <v>3</v>
       </c>
       <c r="N231">
         <v>8</v>
       </c>
       <c r="O231">
         <v>8</v>
       </c>
       <c r="P231" t="s">
         <v>32</v>
       </c>
       <c r="Q231">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R231">
         <v>5108</v>
       </c>
     </row>
     <row r="232" spans="1:18">
       <c r="A232">
         <v>81863</v>
       </c>
       <c r="B232" t="s">
         <v>21</v>
       </c>
       <c r="C232" t="s">
         <v>713</v>
       </c>
       <c r="D232" t="s">
         <v>714</v>
       </c>
       <c r="E232" t="s">
         <v>40</v>
       </c>
       <c r="F232" t="s">
         <v>41</v>
       </c>
       <c r="G232" t="s">
@@ -15461,51 +15461,51 @@
       <c r="I232" t="s">
         <v>715</v>
       </c>
       <c r="J232" t="s">
         <v>29</v>
       </c>
       <c r="K232" t="s">
         <v>30</v>
       </c>
       <c r="L232" t="s">
         <v>45</v>
       </c>
       <c r="M232">
         <v>3</v>
       </c>
       <c r="N232">
         <v>7</v>
       </c>
       <c r="O232">
         <v>8</v>
       </c>
       <c r="P232" t="s">
         <v>32</v>
       </c>
       <c r="Q232">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R232">
         <v>5116</v>
       </c>
     </row>
     <row r="233" spans="1:18">
       <c r="A233">
         <v>83209</v>
       </c>
       <c r="B233" t="s">
         <v>21</v>
       </c>
       <c r="C233" t="s">
         <v>716</v>
       </c>
       <c r="D233" t="s">
         <v>717</v>
       </c>
       <c r="E233" t="s">
         <v>243</v>
       </c>
       <c r="F233" t="s">
         <v>244</v>
       </c>
       <c r="G233" t="s">
@@ -15517,51 +15517,51 @@
       <c r="I233" t="s">
         <v>247</v>
       </c>
       <c r="J233" t="s">
         <v>29</v>
       </c>
       <c r="K233" t="s">
         <v>57</v>
       </c>
       <c r="L233" t="s">
         <v>248</v>
       </c>
       <c r="M233">
         <v>3</v>
       </c>
       <c r="N233">
         <v>8</v>
       </c>
       <c r="O233">
         <v>8</v>
       </c>
       <c r="P233" t="s">
         <v>32</v>
       </c>
       <c r="Q233">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R233">
         <v>5138</v>
       </c>
     </row>
     <row r="234" spans="1:18">
       <c r="A234">
         <v>83274</v>
       </c>
       <c r="B234" t="s">
         <v>21</v>
       </c>
       <c r="C234" t="s">
         <v>718</v>
       </c>
       <c r="D234" t="s">
         <v>719</v>
       </c>
       <c r="E234" t="s">
         <v>24</v>
       </c>
       <c r="F234" t="s">
         <v>25</v>
       </c>
       <c r="G234" t="s">
@@ -15573,51 +15573,51 @@
       <c r="I234" t="s">
         <v>720</v>
       </c>
       <c r="J234" t="s">
         <v>29</v>
       </c>
       <c r="K234" t="s">
         <v>30</v>
       </c>
       <c r="L234" t="s">
         <v>31</v>
       </c>
       <c r="M234">
         <v>3</v>
       </c>
       <c r="N234">
         <v>5</v>
       </c>
       <c r="O234">
         <v>8</v>
       </c>
       <c r="P234" t="s">
         <v>32</v>
       </c>
       <c r="Q234">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R234">
         <v>5145</v>
       </c>
     </row>
     <row r="235" spans="1:18">
       <c r="A235">
         <v>83421</v>
       </c>
       <c r="B235" t="s">
         <v>21</v>
       </c>
       <c r="C235" t="s">
         <v>721</v>
       </c>
       <c r="D235" t="s">
         <v>722</v>
       </c>
       <c r="E235" t="s">
         <v>40</v>
       </c>
       <c r="F235" t="s">
         <v>41</v>
       </c>
       <c r="G235" t="s">
@@ -15629,51 +15629,51 @@
       <c r="I235" t="s">
         <v>723</v>
       </c>
       <c r="J235" t="s">
         <v>29</v>
       </c>
       <c r="K235" t="s">
         <v>30</v>
       </c>
       <c r="L235" t="s">
         <v>45</v>
       </c>
       <c r="M235">
         <v>3</v>
       </c>
       <c r="N235">
         <v>7</v>
       </c>
       <c r="O235">
         <v>8</v>
       </c>
       <c r="P235" t="s">
         <v>32</v>
       </c>
       <c r="Q235">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R235">
         <v>5159</v>
       </c>
     </row>
     <row r="236" spans="1:18">
       <c r="A236">
         <v>86101</v>
       </c>
       <c r="B236" t="s">
         <v>21</v>
       </c>
       <c r="C236" t="s">
         <v>724</v>
       </c>
       <c r="D236" t="s">
         <v>725</v>
       </c>
       <c r="E236" t="s">
         <v>52</v>
       </c>
       <c r="F236" t="s">
         <v>53</v>
       </c>
       <c r="G236" t="s">
@@ -15685,51 +15685,51 @@
       <c r="I236" t="s">
         <v>728</v>
       </c>
       <c r="J236" t="s">
         <v>29</v>
       </c>
       <c r="K236" t="s">
         <v>57</v>
       </c>
       <c r="L236" t="s">
         <v>58</v>
       </c>
       <c r="M236">
         <v>3</v>
       </c>
       <c r="N236">
         <v>5</v>
       </c>
       <c r="O236">
         <v>8</v>
       </c>
       <c r="P236" t="s">
         <v>32</v>
       </c>
       <c r="Q236">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R236">
         <v>5185</v>
       </c>
     </row>
     <row r="237" spans="1:18">
       <c r="A237">
         <v>87223</v>
       </c>
       <c r="B237" t="s">
         <v>21</v>
       </c>
       <c r="C237" t="s">
         <v>729</v>
       </c>
       <c r="D237" t="s">
         <v>730</v>
       </c>
       <c r="E237" t="s">
         <v>24</v>
       </c>
       <c r="F237" t="s">
         <v>25</v>
       </c>
       <c r="G237" t="s">
@@ -15741,51 +15741,51 @@
       <c r="I237" t="s">
         <v>731</v>
       </c>
       <c r="J237" t="s">
         <v>29</v>
       </c>
       <c r="K237" t="s">
         <v>30</v>
       </c>
       <c r="L237" t="s">
         <v>31</v>
       </c>
       <c r="M237">
         <v>3</v>
       </c>
       <c r="N237">
         <v>6</v>
       </c>
       <c r="O237">
         <v>8</v>
       </c>
       <c r="P237" t="s">
         <v>32</v>
       </c>
       <c r="Q237">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R237">
         <v>5205</v>
       </c>
     </row>
     <row r="238" spans="1:18">
       <c r="A238">
         <v>87535</v>
       </c>
       <c r="B238" t="s">
         <v>21</v>
       </c>
       <c r="C238" t="s">
         <v>732</v>
       </c>
       <c r="D238" t="s">
         <v>733</v>
       </c>
       <c r="E238" t="s">
         <v>86</v>
       </c>
       <c r="F238" t="s">
         <v>87</v>
       </c>
       <c r="G238" t="s">
@@ -15797,51 +15797,51 @@
       <c r="I238" t="s">
         <v>450</v>
       </c>
       <c r="J238" t="s">
         <v>29</v>
       </c>
       <c r="K238" t="s">
         <v>57</v>
       </c>
       <c r="L238" t="s">
         <v>91</v>
       </c>
       <c r="M238">
         <v>3</v>
       </c>
       <c r="N238">
         <v>8</v>
       </c>
       <c r="O238">
         <v>8</v>
       </c>
       <c r="P238" t="s">
         <v>32</v>
       </c>
       <c r="Q238">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R238">
         <v>5234</v>
       </c>
     </row>
     <row r="239" spans="1:18">
       <c r="A239">
         <v>87552</v>
       </c>
       <c r="B239" t="s">
         <v>21</v>
       </c>
       <c r="C239" t="s">
         <v>734</v>
       </c>
       <c r="D239" t="s">
         <v>735</v>
       </c>
       <c r="E239" t="s">
         <v>86</v>
       </c>
       <c r="F239" t="s">
         <v>87</v>
       </c>
       <c r="G239" t="s">
@@ -15853,51 +15853,51 @@
       <c r="I239" t="s">
         <v>736</v>
       </c>
       <c r="J239" t="s">
         <v>29</v>
       </c>
       <c r="K239" t="s">
         <v>57</v>
       </c>
       <c r="L239" t="s">
         <v>91</v>
       </c>
       <c r="M239">
         <v>3</v>
       </c>
       <c r="N239">
         <v>6</v>
       </c>
       <c r="O239">
         <v>8</v>
       </c>
       <c r="P239" t="s">
         <v>32</v>
       </c>
       <c r="Q239">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R239">
         <v>5236</v>
       </c>
     </row>
     <row r="240" spans="1:18">
       <c r="A240">
         <v>87802</v>
       </c>
       <c r="B240" t="s">
         <v>21</v>
       </c>
       <c r="C240" t="s">
         <v>737</v>
       </c>
       <c r="D240" t="s">
         <v>738</v>
       </c>
       <c r="E240" t="s">
         <v>52</v>
       </c>
       <c r="F240" t="s">
         <v>53</v>
       </c>
       <c r="G240" t="s">
@@ -15909,51 +15909,51 @@
       <c r="I240" t="s">
         <v>301</v>
       </c>
       <c r="J240" t="s">
         <v>29</v>
       </c>
       <c r="K240" t="s">
         <v>57</v>
       </c>
       <c r="L240" t="s">
         <v>58</v>
       </c>
       <c r="M240">
         <v>3</v>
       </c>
       <c r="N240">
         <v>8</v>
       </c>
       <c r="O240">
         <v>8</v>
       </c>
       <c r="P240" t="s">
         <v>32</v>
       </c>
       <c r="Q240">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R240">
         <v>5254</v>
       </c>
     </row>
     <row r="241" spans="1:18">
       <c r="A241">
         <v>87816</v>
       </c>
       <c r="B241" t="s">
         <v>21</v>
       </c>
       <c r="C241" t="s">
         <v>739</v>
       </c>
       <c r="D241" t="s">
         <v>740</v>
       </c>
       <c r="E241" t="s">
         <v>86</v>
       </c>
       <c r="F241" t="s">
         <v>87</v>
       </c>
       <c r="G241" t="s">
@@ -15965,51 +15965,51 @@
       <c r="I241" t="s">
         <v>743</v>
       </c>
       <c r="J241" t="s">
         <v>29</v>
       </c>
       <c r="K241" t="s">
         <v>57</v>
       </c>
       <c r="L241" t="s">
         <v>91</v>
       </c>
       <c r="M241">
         <v>3</v>
       </c>
       <c r="N241">
         <v>8</v>
       </c>
       <c r="O241">
         <v>8</v>
       </c>
       <c r="P241" t="s">
         <v>32</v>
       </c>
       <c r="Q241">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R241">
         <v>5255</v>
       </c>
     </row>
     <row r="242" spans="1:18">
       <c r="A242">
         <v>87825</v>
       </c>
       <c r="B242" t="s">
         <v>21</v>
       </c>
       <c r="C242" t="s">
         <v>744</v>
       </c>
       <c r="D242" t="s">
         <v>745</v>
       </c>
       <c r="E242" t="s">
         <v>40</v>
       </c>
       <c r="F242" t="s">
         <v>41</v>
       </c>
       <c r="G242" t="s">
@@ -16021,51 +16021,51 @@
       <c r="I242" t="s">
         <v>747</v>
       </c>
       <c r="J242" t="s">
         <v>29</v>
       </c>
       <c r="K242" t="s">
         <v>30</v>
       </c>
       <c r="L242" t="s">
         <v>45</v>
       </c>
       <c r="M242">
         <v>3</v>
       </c>
       <c r="N242">
         <v>8</v>
       </c>
       <c r="O242">
         <v>8</v>
       </c>
       <c r="P242" t="s">
         <v>32</v>
       </c>
       <c r="Q242">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="R242">
         <v>5256</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>