--- v6 (2026-03-21)
+++ v7 (2026-05-20)
@@ -14,54 +14,54 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>Дата и час на изготвяне на справката: 21/03/2026 08:05</t>
-[...2 lines deleted...]
-    <t>Данните са актуални към: 03/05/2025</t>
+    <t>Дата и час на изготвяне на справката: 20/05/2026 11:11</t>
+  </si>
+  <si>
+    <t>Данните са актуални към: 15/05/2026</t>
   </si>
   <si>
     <t>ЕКАТТЕ</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Име</t>
   </si>
   <si>
     <t>Транслитерация</t>
   </si>
   <si>
     <t>Идентификационен код на района</t>
   </si>
   <si>
     <t>Код на типа</t>
   </si>
   <si>
     <t>Код на документа</t>
   </si>
   <si>
     <t>00357</t>
   </si>
@@ -728,879 +728,879 @@
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6">
         <v>3</v>
       </c>
       <c r="G6">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8">
         <v>3</v>
       </c>
       <c r="G8">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9">
         <v>3</v>
       </c>
       <c r="G9">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>33</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>11394</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11">
         <v>3</v>
       </c>
       <c r="G11">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>11884</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12">
         <v>3</v>
       </c>
       <c r="G12">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12084</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" t="s">
         <v>41</v>
       </c>
       <c r="F13">
         <v>3</v>
       </c>
       <c r="G13">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>14831</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14">
         <v>3</v>
       </c>
       <c r="G14">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>16448</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15">
         <v>3</v>
       </c>
       <c r="G15">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>21662</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16">
         <v>3</v>
       </c>
       <c r="G16">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>22304</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
       <c r="E17" t="s">
         <v>33</v>
       </c>
       <c r="F17">
         <v>3</v>
       </c>
       <c r="G17">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>22472</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18" t="s">
         <v>51</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18">
         <v>3</v>
       </c>
       <c r="G18">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>29150</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19">
         <v>3</v>
       </c>
       <c r="G19">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>29204</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>54</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20">
         <v>3</v>
       </c>
       <c r="G20">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>29430</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21" t="s">
         <v>57</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21">
         <v>3</v>
       </c>
       <c r="G21">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>32216</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>58</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22">
         <v>3</v>
       </c>
       <c r="G22">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>35239</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>60</v>
       </c>
       <c r="D23" t="s">
         <v>61</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23">
         <v>3</v>
       </c>
       <c r="G23">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>37280</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>62</v>
       </c>
       <c r="D24" t="s">
         <v>63</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24">
         <v>3</v>
       </c>
       <c r="G24">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>37914</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>64</v>
       </c>
       <c r="D25" t="s">
         <v>65</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25">
         <v>3</v>
       </c>
       <c r="G25">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>39791</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>66</v>
       </c>
       <c r="D26" t="s">
         <v>67</v>
       </c>
       <c r="E26" t="s">
         <v>25</v>
       </c>
       <c r="F26">
         <v>3</v>
       </c>
       <c r="G26">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>40436</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>68</v>
       </c>
       <c r="D27" t="s">
         <v>69</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27">
         <v>3</v>
       </c>
       <c r="G27">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>41010</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>70</v>
       </c>
       <c r="D28" t="s">
         <v>71</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28">
         <v>3</v>
       </c>
       <c r="G28">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>44063</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>72</v>
       </c>
       <c r="D29" t="s">
         <v>73</v>
       </c>
       <c r="E29" t="s">
         <v>25</v>
       </c>
       <c r="F29">
         <v>3</v>
       </c>
       <c r="G29">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>44224</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>74</v>
       </c>
       <c r="D30" t="s">
         <v>75</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30">
         <v>3</v>
       </c>
       <c r="G30">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>46721</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>76</v>
       </c>
       <c r="D31" t="s">
         <v>77</v>
       </c>
       <c r="E31" t="s">
         <v>78</v>
       </c>
       <c r="F31">
         <v>3</v>
       </c>
       <c r="G31">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>48393</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>79</v>
       </c>
       <c r="D32" t="s">
         <v>80</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32">
         <v>3</v>
       </c>
       <c r="G32">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>49206</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>81</v>
       </c>
       <c r="D33" t="s">
         <v>82</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33">
         <v>3</v>
       </c>
       <c r="G33">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>49597</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>83</v>
       </c>
       <c r="D34" t="s">
         <v>84</v>
       </c>
       <c r="E34" t="s">
         <v>36</v>
       </c>
       <c r="F34">
         <v>3</v>
       </c>
       <c r="G34">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>51250</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>85</v>
       </c>
       <c r="D35" t="s">
         <v>86</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35">
         <v>3</v>
       </c>
       <c r="G35">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>55419</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>87</v>
       </c>
       <c r="D36" t="s">
         <v>88</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36">
         <v>3</v>
       </c>
       <c r="G36">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>56624</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>89</v>
       </c>
       <c r="D37" t="s">
         <v>90</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
       <c r="F37">
         <v>3</v>
       </c>
       <c r="G37">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>57011</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>91</v>
       </c>
       <c r="D38" t="s">
         <v>92</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38">
         <v>3</v>
       </c>
       <c r="G38">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>65601</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>93</v>
       </c>
       <c r="D39" t="s">
         <v>94</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39">
         <v>3</v>
       </c>
       <c r="G39">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>80409</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>95</v>
       </c>
       <c r="D40" t="s">
         <v>96</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40">
         <v>3</v>
       </c>
       <c r="G40">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>87401</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>97</v>
       </c>
       <c r="D41" t="s">
         <v>98</v>
       </c>
       <c r="E41" t="s">
         <v>33</v>
       </c>
       <c r="F41">
         <v>3</v>
       </c>
       <c r="G41">
-        <v>2008</v>
+        <v>2013</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">