--- v7 (2026-05-20)
+++ v8 (2026-06-09)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>Дата и час на изготвяне на справката: 20/05/2026 11:11</t>
+    <t>Дата и час на изготвяне на справката: 09/06/2026 15:02</t>
   </si>
   <si>
     <t>Данните са актуални към: 15/05/2026</t>
   </si>
   <si>
     <t>ЕКАТТЕ</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Име</t>
   </si>
   <si>
     <t>Транслитерация</t>
   </si>
   <si>
     <t>Идентификационен код на района</t>
   </si>
   <si>
     <t>Код на типа</t>
   </si>
   <si>
     <t>Код на документа</t>
   </si>