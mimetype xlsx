--- v8 (2026-06-09)
+++ v9 (2026-07-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>Дата и час на изготвяне на справката: 09/06/2026 15:02</t>
+    <t>Дата и час на изготвяне на справката: 01/07/2026 03:10</t>
   </si>
   <si>
     <t>Данните са актуални към: 15/05/2026</t>
   </si>
   <si>
     <t>ЕКАТТЕ</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Име</t>
   </si>
   <si>
     <t>Транслитерация</t>
   </si>
   <si>
     <t>Идентификационен код на района</t>
   </si>
   <si>
     <t>Код на типа</t>
   </si>
   <si>
     <t>Код на документа</t>
   </si>