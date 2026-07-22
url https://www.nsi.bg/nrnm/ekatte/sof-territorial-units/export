--- v9 (2026-07-01)
+++ v10 (2026-07-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>Дата и час на изготвяне на справката: 01/07/2026 03:10</t>
+    <t>Дата и час на изготвяне на справката: 22/07/2026 18:07</t>
   </si>
   <si>
     <t>Данните са актуални към: 15/05/2026</t>
   </si>
   <si>
     <t>ЕКАТТЕ</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Име</t>
   </si>
   <si>
     <t>Транслитерация</t>
   </si>
   <si>
     <t>Идентификационен код на района</t>
   </si>
   <si>
     <t>Код на типа</t>
   </si>
   <si>
     <t>Код на документа</t>
   </si>