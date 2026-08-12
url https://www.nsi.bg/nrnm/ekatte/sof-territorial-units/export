--- v10 (2026-07-22)
+++ v11 (2026-08-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>Дата и час на изготвяне на справката: 22/07/2026 18:07</t>
+    <t>Дата и час на изготвяне на справката: 12/08/2026 14:59</t>
   </si>
   <si>
     <t>Данните са актуални към: 15/05/2026</t>
   </si>
   <si>
     <t>ЕКАТТЕ</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Име</t>
   </si>
   <si>
     <t>Транслитерация</t>
   </si>
   <si>
     <t>Идентификационен код на района</t>
   </si>
   <si>
     <t>Код на типа</t>
   </si>
   <si>
     <t>Код на документа</t>
   </si>