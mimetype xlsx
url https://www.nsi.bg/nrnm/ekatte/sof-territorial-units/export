--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>Дата и час на изготвяне на справката: 12/08/2026 14:59</t>
+    <t>Дата и час на изготвяне на справката: 02/09/2026 13:13</t>
   </si>
   <si>
     <t>Данните са актуални към: 15/05/2026</t>
   </si>
   <si>
     <t>ЕКАТТЕ</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Име</t>
   </si>
   <si>
     <t>Транслитерация</t>
   </si>
   <si>
     <t>Идентификационен код на района</t>
   </si>
   <si>
     <t>Код на типа</t>
   </si>
   <si>
     <t>Код на документа</t>
   </si>