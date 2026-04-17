--- v9 (2026-03-28)
+++ v10 (2026-04-17)
@@ -12,86 +12,533 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
-[...1 lines deleted...]
-    <t>Дата и час на изготвяне на справката: 28/03/2026 09:00</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+  <si>
+    <t>Дата и час на изготвяне на справката: 17/04/2026 23:36</t>
   </si>
   <si>
     <t>Данните са актуални към: 05/10/2015</t>
   </si>
   <si>
     <t>Код на областния център</t>
   </si>
   <si>
     <t>Име на областния център</t>
   </si>
   <si>
     <t>Код на областта</t>
   </si>
   <si>
     <t>Име на областта</t>
   </si>
   <si>
     <t>Транслитерация</t>
   </si>
   <si>
     <t>NUTS1</t>
   </si>
   <si>
     <t>NUTS2</t>
   </si>
   <si>
     <t>NUTS3</t>
   </si>
   <si>
     <t>Код на документа</t>
   </si>
   <si>
     <t>Пореден номер</t>
+  </si>
+  <si>
+    <t>04279</t>
+  </si>
+  <si>
+    <t>гр. Благоевград, общ. Благоевград, обл. Благоевград</t>
+  </si>
+  <si>
+    <t>BLG</t>
+  </si>
+  <si>
+    <t>Благоевград</t>
+  </si>
+  <si>
+    <t>Blagoevgrad</t>
+  </si>
+  <si>
+    <t>BG4</t>
+  </si>
+  <si>
+    <t>BG41</t>
+  </si>
+  <si>
+    <t>BG413</t>
+  </si>
+  <si>
+    <t>07079</t>
+  </si>
+  <si>
+    <t>гр. Бургас, общ. Бургас, обл. Бургас</t>
+  </si>
+  <si>
+    <t>BGS</t>
+  </si>
+  <si>
+    <t>Бургас</t>
+  </si>
+  <si>
+    <t>Burgas</t>
+  </si>
+  <si>
+    <t>BG3</t>
+  </si>
+  <si>
+    <t>BG34</t>
+  </si>
+  <si>
+    <t>BG341</t>
+  </si>
+  <si>
+    <t>гр. Варна, общ. Варна, обл. Варна</t>
+  </si>
+  <si>
+    <t>VAR</t>
+  </si>
+  <si>
+    <t>Варна</t>
+  </si>
+  <si>
+    <t>Varna</t>
+  </si>
+  <si>
+    <t>BG33</t>
+  </si>
+  <si>
+    <t>BG331</t>
+  </si>
+  <si>
+    <t>гр. Велико Търново, общ. Велико Търново, обл. Велико Търново</t>
+  </si>
+  <si>
+    <t>VTR</t>
+  </si>
+  <si>
+    <t>Велико Търново</t>
+  </si>
+  <si>
+    <t>Veliko Tarnovo</t>
+  </si>
+  <si>
+    <t>BG32</t>
+  </si>
+  <si>
+    <t>BG321</t>
+  </si>
+  <si>
+    <t>гр. Видин, общ. Видин, обл. Видин</t>
+  </si>
+  <si>
+    <t>VID</t>
+  </si>
+  <si>
+    <t>Видин</t>
+  </si>
+  <si>
+    <t>Vidin</t>
+  </si>
+  <si>
+    <t>BG31</t>
+  </si>
+  <si>
+    <t>BG311</t>
+  </si>
+  <si>
+    <t>гр. Враца, общ. Враца, обл. Враца</t>
+  </si>
+  <si>
+    <t>VRC</t>
+  </si>
+  <si>
+    <t>Враца</t>
+  </si>
+  <si>
+    <t>Vratsa</t>
+  </si>
+  <si>
+    <t>BG313</t>
+  </si>
+  <si>
+    <t>гр. Габрово, общ. Габрово, обл. Габрово</t>
+  </si>
+  <si>
+    <t>GAB</t>
+  </si>
+  <si>
+    <t>Габрово</t>
+  </si>
+  <si>
+    <t>Gabrovo</t>
+  </si>
+  <si>
+    <t>BG322</t>
+  </si>
+  <si>
+    <t>гр. Добрич, общ. Добрич, обл. Добрич</t>
+  </si>
+  <si>
+    <t>DOB</t>
+  </si>
+  <si>
+    <t>Добрич</t>
+  </si>
+  <si>
+    <t>Dobrich</t>
+  </si>
+  <si>
+    <t>BG332</t>
+  </si>
+  <si>
+    <t>гр. Кърджали, общ. Кърджали, обл. Кърджали</t>
+  </si>
+  <si>
+    <t>KRZ</t>
+  </si>
+  <si>
+    <t>Кърджали</t>
+  </si>
+  <si>
+    <t>Kardzhali</t>
+  </si>
+  <si>
+    <t>BG42</t>
+  </si>
+  <si>
+    <t>BG425</t>
+  </si>
+  <si>
+    <t>гр. Кюстендил, общ. Кюстендил, обл. Кюстендил</t>
+  </si>
+  <si>
+    <t>KNL</t>
+  </si>
+  <si>
+    <t>Кюстендил</t>
+  </si>
+  <si>
+    <t>Kyustendil</t>
+  </si>
+  <si>
+    <t>BG415</t>
+  </si>
+  <si>
+    <t>гр. Ловеч, общ. Ловеч, обл. Ловеч</t>
+  </si>
+  <si>
+    <t>LOV</t>
+  </si>
+  <si>
+    <t>Ловеч</t>
+  </si>
+  <si>
+    <t>Lovech</t>
+  </si>
+  <si>
+    <t>BG315</t>
+  </si>
+  <si>
+    <t>гр. Монтана, общ. Монтана, обл. Монтана</t>
+  </si>
+  <si>
+    <t>MON</t>
+  </si>
+  <si>
+    <t>Монтана</t>
+  </si>
+  <si>
+    <t>Montana</t>
+  </si>
+  <si>
+    <t>BG312</t>
+  </si>
+  <si>
+    <t>гр. Пазарджик, общ. Пазарджик, обл. Пазарджик</t>
+  </si>
+  <si>
+    <t>PAZ</t>
+  </si>
+  <si>
+    <t>Пазарджик</t>
+  </si>
+  <si>
+    <t>Pazardzhik</t>
+  </si>
+  <si>
+    <t>BG423</t>
+  </si>
+  <si>
+    <t>гр. Перник, общ. Перник, обл. Перник</t>
+  </si>
+  <si>
+    <t>PER</t>
+  </si>
+  <si>
+    <t>Перник</t>
+  </si>
+  <si>
+    <t>Pernik</t>
+  </si>
+  <si>
+    <t>BG414</t>
+  </si>
+  <si>
+    <t>гр. Плевен, общ. Плевен, обл. Плевен</t>
+  </si>
+  <si>
+    <t>PVN</t>
+  </si>
+  <si>
+    <t>Плевен</t>
+  </si>
+  <si>
+    <t>Pleven</t>
+  </si>
+  <si>
+    <t>BG314</t>
+  </si>
+  <si>
+    <t>гр. Пловдив, общ. Пловдив, обл. Пловдив</t>
+  </si>
+  <si>
+    <t>PDV</t>
+  </si>
+  <si>
+    <t>Пловдив</t>
+  </si>
+  <si>
+    <t>Plovdiv</t>
+  </si>
+  <si>
+    <t>BG421</t>
+  </si>
+  <si>
+    <t>гр. Разград, общ. Разград, обл. Разград</t>
+  </si>
+  <si>
+    <t>RAZ</t>
+  </si>
+  <si>
+    <t>Разград</t>
+  </si>
+  <si>
+    <t>Razgrad</t>
+  </si>
+  <si>
+    <t>BG324</t>
+  </si>
+  <si>
+    <t>гр. Русе, общ. Русе, обл. Русе</t>
+  </si>
+  <si>
+    <t>RSE</t>
+  </si>
+  <si>
+    <t>Русе</t>
+  </si>
+  <si>
+    <t>Ruse</t>
+  </si>
+  <si>
+    <t>BG323</t>
+  </si>
+  <si>
+    <t>гр. Силистра, общ. Силистра, обл. Силистра</t>
+  </si>
+  <si>
+    <t>SLS</t>
+  </si>
+  <si>
+    <t>Силистра</t>
+  </si>
+  <si>
+    <t>Silistra</t>
+  </si>
+  <si>
+    <t>BG325</t>
+  </si>
+  <si>
+    <t>гр. Сливен, общ. Сливен, обл. Сливен</t>
+  </si>
+  <si>
+    <t>SLV</t>
+  </si>
+  <si>
+    <t>Сливен</t>
+  </si>
+  <si>
+    <t>Sliven</t>
+  </si>
+  <si>
+    <t>BG342</t>
+  </si>
+  <si>
+    <t>гр. Смолян, общ. Смолян, обл. Смолян</t>
+  </si>
+  <si>
+    <t>SML</t>
+  </si>
+  <si>
+    <t>Смолян</t>
+  </si>
+  <si>
+    <t>Smolyan</t>
+  </si>
+  <si>
+    <t>BG424</t>
+  </si>
+  <si>
+    <t>гр. София, общ. Столична, обл. София (столица)</t>
+  </si>
+  <si>
+    <t>SFO</t>
+  </si>
+  <si>
+    <t>София</t>
+  </si>
+  <si>
+    <t>Sofia</t>
+  </si>
+  <si>
+    <t>BG412</t>
+  </si>
+  <si>
+    <t>SOF</t>
+  </si>
+  <si>
+    <t>София (столица)</t>
+  </si>
+  <si>
+    <t>Sofia (stolitsa)</t>
+  </si>
+  <si>
+    <t>BG411</t>
+  </si>
+  <si>
+    <t>гр. Стара Загора, общ. Стара Загора, обл. Стара Загора</t>
+  </si>
+  <si>
+    <t>SZR</t>
+  </si>
+  <si>
+    <t>Стара Загора</t>
+  </si>
+  <si>
+    <t>Stara Zagora</t>
+  </si>
+  <si>
+    <t>BG344</t>
+  </si>
+  <si>
+    <t>гр. Търговище, общ. Търговище, обл. Търговище</t>
+  </si>
+  <si>
+    <t>TGV</t>
+  </si>
+  <si>
+    <t>Търговище</t>
+  </si>
+  <si>
+    <t>Targovishte</t>
+  </si>
+  <si>
+    <t>BG334</t>
+  </si>
+  <si>
+    <t>гр. Хасково, общ. Хасково, обл. Хасково</t>
+  </si>
+  <si>
+    <t>HKV</t>
+  </si>
+  <si>
+    <t>Хасково</t>
+  </si>
+  <si>
+    <t>Haskovo</t>
+  </si>
+  <si>
+    <t>BG422</t>
+  </si>
+  <si>
+    <t>гр. Шумен, общ. Шумен, обл. Шумен</t>
+  </si>
+  <si>
+    <t>SHU</t>
+  </si>
+  <si>
+    <t>Шумен</t>
+  </si>
+  <si>
+    <t>Shumen</t>
+  </si>
+  <si>
+    <t>BG333</t>
+  </si>
+  <si>
+    <t>гр. Ямбол, общ. Ямбол, обл. Ямбол</t>
+  </si>
+  <si>
+    <t>JAM</t>
+  </si>
+  <si>
+    <t>Ямбол</t>
+  </si>
+  <si>
+    <t>Yambol</t>
+  </si>
+  <si>
+    <t>BG343</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -394,113 +841,1009 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J4"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="17" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
       <c r="E4" t="s">
         <v>6</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4" t="s">
         <v>9</v>
       </c>
       <c r="I4" t="s">
         <v>10</v>
       </c>
       <c r="J4" t="s">
         <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5">
+        <v>1896</v>
+      </c>
+      <c r="J5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" t="s">
+        <v>26</v>
+      </c>
+      <c r="H6" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6">
+        <v>1678</v>
+      </c>
+      <c r="J6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7">
+        <v>10135</v>
+      </c>
+      <c r="B7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I7">
+        <v>1896</v>
+      </c>
+      <c r="J7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8">
+        <v>10447</v>
+      </c>
+      <c r="B8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" t="s">
+        <v>37</v>
+      </c>
+      <c r="F8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
+        <v>39</v>
+      </c>
+      <c r="I8">
+        <v>1896</v>
+      </c>
+      <c r="J8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9">
+        <v>10971</v>
+      </c>
+      <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
+      </c>
+      <c r="I9">
+        <v>1896</v>
+      </c>
+      <c r="J9">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10">
+        <v>12259</v>
+      </c>
+      <c r="B10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" t="s">
+        <v>49</v>
+      </c>
+      <c r="F10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" t="s">
+        <v>44</v>
+      </c>
+      <c r="H10" t="s">
+        <v>50</v>
+      </c>
+      <c r="I10">
+        <v>1483</v>
+      </c>
+      <c r="J10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11">
+        <v>14218</v>
+      </c>
+      <c r="B11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>53</v>
+      </c>
+      <c r="E11" t="s">
+        <v>54</v>
+      </c>
+      <c r="F11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" t="s">
+        <v>38</v>
+      </c>
+      <c r="H11" t="s">
+        <v>55</v>
+      </c>
+      <c r="I11">
+        <v>1483</v>
+      </c>
+      <c r="J11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12">
+        <v>72624</v>
+      </c>
+      <c r="B12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" t="s">
+        <v>59</v>
+      </c>
+      <c r="F12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" t="s">
+        <v>32</v>
+      </c>
+      <c r="H12" t="s">
+        <v>60</v>
+      </c>
+      <c r="I12">
+        <v>1483</v>
+      </c>
+      <c r="J12">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13">
+        <v>40909</v>
+      </c>
+      <c r="B13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" t="s">
+        <v>63</v>
+      </c>
+      <c r="E13" t="s">
+        <v>64</v>
+      </c>
+      <c r="F13" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I13">
+        <v>1483</v>
+      </c>
+      <c r="J13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14">
+        <v>41112</v>
+      </c>
+      <c r="B14" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D14" t="s">
+        <v>69</v>
+      </c>
+      <c r="E14" t="s">
+        <v>70</v>
+      </c>
+      <c r="F14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" t="s">
+        <v>71</v>
+      </c>
+      <c r="I14">
+        <v>1483</v>
+      </c>
+      <c r="J14">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15">
+        <v>43952</v>
+      </c>
+      <c r="B15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" t="s">
+        <v>74</v>
+      </c>
+      <c r="E15" t="s">
+        <v>75</v>
+      </c>
+      <c r="F15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H15" t="s">
+        <v>76</v>
+      </c>
+      <c r="I15">
+        <v>1896</v>
+      </c>
+      <c r="J15">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16">
+        <v>48489</v>
+      </c>
+      <c r="B16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C16" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" t="s">
+        <v>79</v>
+      </c>
+      <c r="E16" t="s">
+        <v>80</v>
+      </c>
+      <c r="F16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" t="s">
+        <v>81</v>
+      </c>
+      <c r="I16">
+        <v>1483</v>
+      </c>
+      <c r="J16">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17">
+        <v>55155</v>
+      </c>
+      <c r="B17" t="s">
+        <v>82</v>
+      </c>
+      <c r="C17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D17" t="s">
+        <v>84</v>
+      </c>
+      <c r="E17" t="s">
+        <v>85</v>
+      </c>
+      <c r="F17" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" t="s">
+        <v>65</v>
+      </c>
+      <c r="H17" t="s">
+        <v>86</v>
+      </c>
+      <c r="I17">
+        <v>1862</v>
+      </c>
+      <c r="J17">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18">
+        <v>55871</v>
+      </c>
+      <c r="B18" t="s">
+        <v>87</v>
+      </c>
+      <c r="C18" t="s">
+        <v>88</v>
+      </c>
+      <c r="D18" t="s">
+        <v>89</v>
+      </c>
+      <c r="E18" t="s">
+        <v>90</v>
+      </c>
+      <c r="F18" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" t="s">
+        <v>91</v>
+      </c>
+      <c r="I18">
+        <v>1483</v>
+      </c>
+      <c r="J18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19">
+        <v>56722</v>
+      </c>
+      <c r="B19" t="s">
+        <v>92</v>
+      </c>
+      <c r="C19" t="s">
+        <v>93</v>
+      </c>
+      <c r="D19" t="s">
+        <v>94</v>
+      </c>
+      <c r="E19" t="s">
+        <v>95</v>
+      </c>
+      <c r="F19" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" t="s">
+        <v>44</v>
+      </c>
+      <c r="H19" t="s">
+        <v>96</v>
+      </c>
+      <c r="I19">
+        <v>1483</v>
+      </c>
+      <c r="J19">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20">
+        <v>56784</v>
+      </c>
+      <c r="B20" t="s">
+        <v>97</v>
+      </c>
+      <c r="C20" t="s">
+        <v>98</v>
+      </c>
+      <c r="D20" t="s">
+        <v>99</v>
+      </c>
+      <c r="E20" t="s">
+        <v>100</v>
+      </c>
+      <c r="F20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" t="s">
+        <v>65</v>
+      </c>
+      <c r="H20" t="s">
+        <v>101</v>
+      </c>
+      <c r="I20">
+        <v>1483</v>
+      </c>
+      <c r="J20">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21">
+        <v>61710</v>
+      </c>
+      <c r="B21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D21" t="s">
+        <v>104</v>
+      </c>
+      <c r="E21" t="s">
+        <v>105</v>
+      </c>
+      <c r="F21" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" t="s">
+        <v>38</v>
+      </c>
+      <c r="H21" t="s">
+        <v>106</v>
+      </c>
+      <c r="I21">
+        <v>1483</v>
+      </c>
+      <c r="J21">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22">
+        <v>63427</v>
+      </c>
+      <c r="B22" t="s">
+        <v>107</v>
+      </c>
+      <c r="C22" t="s">
+        <v>108</v>
+      </c>
+      <c r="D22" t="s">
+        <v>109</v>
+      </c>
+      <c r="E22" t="s">
+        <v>110</v>
+      </c>
+      <c r="F22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G22" t="s">
+        <v>38</v>
+      </c>
+      <c r="H22" t="s">
+        <v>111</v>
+      </c>
+      <c r="I22">
+        <v>1896</v>
+      </c>
+      <c r="J22">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23">
+        <v>66425</v>
+      </c>
+      <c r="B23" t="s">
+        <v>112</v>
+      </c>
+      <c r="C23" t="s">
+        <v>113</v>
+      </c>
+      <c r="D23" t="s">
+        <v>114</v>
+      </c>
+      <c r="E23" t="s">
+        <v>115</v>
+      </c>
+      <c r="F23" t="s">
+        <v>25</v>
+      </c>
+      <c r="G23" t="s">
+        <v>38</v>
+      </c>
+      <c r="H23" t="s">
+        <v>116</v>
+      </c>
+      <c r="I23">
+        <v>1483</v>
+      </c>
+      <c r="J23">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24">
+        <v>67338</v>
+      </c>
+      <c r="B24" t="s">
+        <v>117</v>
+      </c>
+      <c r="C24" t="s">
+        <v>118</v>
+      </c>
+      <c r="D24" t="s">
+        <v>119</v>
+      </c>
+      <c r="E24" t="s">
+        <v>120</v>
+      </c>
+      <c r="F24" t="s">
+        <v>25</v>
+      </c>
+      <c r="G24" t="s">
+        <v>26</v>
+      </c>
+      <c r="H24" t="s">
+        <v>121</v>
+      </c>
+      <c r="I24">
+        <v>1896</v>
+      </c>
+      <c r="J24">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25">
+        <v>67653</v>
+      </c>
+      <c r="B25" t="s">
+        <v>122</v>
+      </c>
+      <c r="C25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D25" t="s">
+        <v>124</v>
+      </c>
+      <c r="E25" t="s">
+        <v>125</v>
+      </c>
+      <c r="F25" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" t="s">
+        <v>65</v>
+      </c>
+      <c r="H25" t="s">
+        <v>126</v>
+      </c>
+      <c r="I25">
+        <v>1483</v>
+      </c>
+      <c r="J25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26">
+        <v>68134</v>
+      </c>
+      <c r="B26" t="s">
+        <v>127</v>
+      </c>
+      <c r="C26" t="s">
+        <v>128</v>
+      </c>
+      <c r="D26" t="s">
+        <v>129</v>
+      </c>
+      <c r="E26" t="s">
+        <v>130</v>
+      </c>
+      <c r="F26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" t="s">
+        <v>131</v>
+      </c>
+      <c r="I26">
+        <v>1483</v>
+      </c>
+      <c r="J26">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27">
+        <v>68134</v>
+      </c>
+      <c r="B27" t="s">
+        <v>127</v>
+      </c>
+      <c r="C27" t="s">
+        <v>132</v>
+      </c>
+      <c r="D27" t="s">
+        <v>133</v>
+      </c>
+      <c r="E27" t="s">
+        <v>134</v>
+      </c>
+      <c r="F27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27" t="s">
+        <v>135</v>
+      </c>
+      <c r="I27">
+        <v>1483</v>
+      </c>
+      <c r="J27">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28">
+        <v>68850</v>
+      </c>
+      <c r="B28" t="s">
+        <v>136</v>
+      </c>
+      <c r="C28" t="s">
+        <v>137</v>
+      </c>
+      <c r="D28" t="s">
+        <v>138</v>
+      </c>
+      <c r="E28" t="s">
+        <v>139</v>
+      </c>
+      <c r="F28" t="s">
+        <v>25</v>
+      </c>
+      <c r="G28" t="s">
+        <v>26</v>
+      </c>
+      <c r="H28" t="s">
+        <v>140</v>
+      </c>
+      <c r="I28">
+        <v>1896</v>
+      </c>
+      <c r="J28">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29">
+        <v>73626</v>
+      </c>
+      <c r="B29" t="s">
+        <v>141</v>
+      </c>
+      <c r="C29" t="s">
+        <v>142</v>
+      </c>
+      <c r="D29" t="s">
+        <v>143</v>
+      </c>
+      <c r="E29" t="s">
+        <v>144</v>
+      </c>
+      <c r="F29" t="s">
+        <v>25</v>
+      </c>
+      <c r="G29" t="s">
+        <v>32</v>
+      </c>
+      <c r="H29" t="s">
+        <v>145</v>
+      </c>
+      <c r="I29">
+        <v>1483</v>
+      </c>
+      <c r="J29">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30">
+        <v>77195</v>
+      </c>
+      <c r="B30" t="s">
+        <v>146</v>
+      </c>
+      <c r="C30" t="s">
+        <v>147</v>
+      </c>
+      <c r="D30" t="s">
+        <v>148</v>
+      </c>
+      <c r="E30" t="s">
+        <v>149</v>
+      </c>
+      <c r="F30" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" t="s">
+        <v>65</v>
+      </c>
+      <c r="H30" t="s">
+        <v>150</v>
+      </c>
+      <c r="I30">
+        <v>1896</v>
+      </c>
+      <c r="J30">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31">
+        <v>83510</v>
+      </c>
+      <c r="B31" t="s">
+        <v>151</v>
+      </c>
+      <c r="C31" t="s">
+        <v>152</v>
+      </c>
+      <c r="D31" t="s">
+        <v>153</v>
+      </c>
+      <c r="E31" t="s">
+        <v>154</v>
+      </c>
+      <c r="F31" t="s">
+        <v>25</v>
+      </c>
+      <c r="G31" t="s">
+        <v>32</v>
+      </c>
+      <c r="H31" t="s">
+        <v>155</v>
+      </c>
+      <c r="I31">
+        <v>1896</v>
+      </c>
+      <c r="J31">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32">
+        <v>87374</v>
+      </c>
+      <c r="B32" t="s">
+        <v>156</v>
+      </c>
+      <c r="C32" t="s">
+        <v>157</v>
+      </c>
+      <c r="D32" t="s">
+        <v>158</v>
+      </c>
+      <c r="E32" t="s">
+        <v>159</v>
+      </c>
+      <c r="F32" t="s">
+        <v>25</v>
+      </c>
+      <c r="G32" t="s">
+        <v>26</v>
+      </c>
+      <c r="H32" t="s">
+        <v>160</v>
+      </c>
+      <c r="I32">
+        <v>1483</v>
+      </c>
+      <c r="J32">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">