--- v10 (2026-04-17)
+++ v11 (2026-05-20)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
-    <t>Дата и час на изготвяне на справката: 17/04/2026 23:36</t>
+    <t>Дата и час на изготвяне на справката: 20/05/2026 11:11</t>
   </si>
   <si>
     <t>Данните са актуални към: 05/10/2015</t>
   </si>
   <si>
     <t>Код на областния център</t>
   </si>
   <si>
     <t>Име на областния център</t>
   </si>
   <si>
     <t>Код на областта</t>
   </si>
   <si>
     <t>Име на областта</t>
   </si>
   <si>
     <t>Транслитерация</t>
   </si>
   <si>
     <t>NUTS1</t>
   </si>
   <si>
     <t>NUTS2</t>
   </si>