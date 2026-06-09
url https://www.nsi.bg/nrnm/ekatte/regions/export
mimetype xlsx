--- v11 (2026-05-20)
+++ v12 (2026-06-09)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
-    <t>Дата и час на изготвяне на справката: 20/05/2026 11:11</t>
+    <t>Дата и час на изготвяне на справката: 09/06/2026 14:16</t>
   </si>
   <si>
     <t>Данните са актуални към: 05/10/2015</t>
   </si>
   <si>
     <t>Код на областния център</t>
   </si>
   <si>
     <t>Име на областния център</t>
   </si>
   <si>
     <t>Код на областта</t>
   </si>
   <si>
     <t>Име на областта</t>
   </si>
   <si>
     <t>Транслитерация</t>
   </si>
   <si>
     <t>NUTS1</t>
   </si>
   <si>
     <t>NUTS2</t>
   </si>