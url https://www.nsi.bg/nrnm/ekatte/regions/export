--- v12 (2026-06-09)
+++ v13 (2026-07-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
-    <t>Дата и час на изготвяне на справката: 09/06/2026 14:16</t>
+    <t>Дата и час на изготвяне на справката: 01/07/2026 11:33</t>
   </si>
   <si>
     <t>Данните са актуални към: 05/10/2015</t>
   </si>
   <si>
     <t>Код на областния център</t>
   </si>
   <si>
     <t>Име на областния център</t>
   </si>
   <si>
     <t>Код на областта</t>
   </si>
   <si>
     <t>Име на областта</t>
   </si>
   <si>
     <t>Транслитерация</t>
   </si>
   <si>
     <t>NUTS1</t>
   </si>
   <si>
     <t>NUTS2</t>
   </si>