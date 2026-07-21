--- v13 (2026-07-01)
+++ v14 (2026-07-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
-    <t>Дата и час на изготвяне на справката: 01/07/2026 11:33</t>
+    <t>Дата и час на изготвяне на справката: 21/07/2026 16:11</t>
   </si>
   <si>
     <t>Данните са актуални към: 05/10/2015</t>
   </si>
   <si>
     <t>Код на областния център</t>
   </si>
   <si>
     <t>Име на областния център</t>
   </si>
   <si>
     <t>Код на областта</t>
   </si>
   <si>
     <t>Име на областта</t>
   </si>
   <si>
     <t>Транслитерация</t>
   </si>
   <si>
     <t>NUTS1</t>
   </si>
   <si>
     <t>NUTS2</t>
   </si>