--- v14 (2026-07-21)
+++ v15 (2026-08-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
-    <t>Дата и час на изготвяне на справката: 21/07/2026 16:11</t>
+    <t>Дата и час на изготвяне на справката: 13/08/2026 15:06</t>
   </si>
   <si>
     <t>Данните са актуални към: 05/10/2015</t>
   </si>
   <si>
     <t>Код на областния център</t>
   </si>
   <si>
     <t>Име на областния център</t>
   </si>
   <si>
     <t>Код на областта</t>
   </si>
   <si>
     <t>Име на областта</t>
   </si>
   <si>
     <t>Транслитерация</t>
   </si>
   <si>
     <t>NUTS1</t>
   </si>
   <si>
     <t>NUTS2</t>
   </si>