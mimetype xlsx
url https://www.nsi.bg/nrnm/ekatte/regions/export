--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
-    <t>Дата и час на изготвяне на справката: 13/08/2026 15:06</t>
+    <t>Дата и час на изготвяне на справката: 02/09/2026 22:35</t>
   </si>
   <si>
     <t>Данните са актуални към: 05/10/2015</t>
   </si>
   <si>
     <t>Код на областния център</t>
   </si>
   <si>
     <t>Име на областния център</t>
   </si>
   <si>
     <t>Код на областта</t>
   </si>
   <si>
     <t>Име на областта</t>
   </si>
   <si>
     <t>Транслитерация</t>
   </si>
   <si>
     <t>NUTS1</t>
   </si>
   <si>
     <t>NUTS2</t>
   </si>